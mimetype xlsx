--- v1 (2026-01-15)
+++ v2 (2026-05-06)
@@ -4,4326 +4,4599 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Université Paris-Saclay" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1409" uniqueCount="1409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="1500">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Supervision 1</t>
   </si>
   <si>
     <t>Supervision 2</t>
   </si>
   <si>
     <t>Supervision 3</t>
   </si>
   <si>
     <t>Supervision 4</t>
   </si>
   <si>
     <t>Supervision 5</t>
   </si>
   <si>
     <t>Supervision 6</t>
   </si>
   <si>
     <t>Supervision 7</t>
   </si>
   <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>Groupe d'études de la matière condensée</t>
+  </si>
+  <si>
+    <t>GÉMAC</t>
+  </si>
+  <si>
+    <t>UMR 8635</t>
+  </si>
+  <si>
+    <t>199812960A</t>
+  </si>
+  <si>
+    <t>Université Versailles St-Quentin-en-Yvelines , UFR des Sciences, 45 avenue des Etats-Unis</t>
+  </si>
+  <si>
+    <t>78000</t>
+  </si>
+  <si>
+    <t>Versailles</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay</t>
+  </si>
+  <si>
+    <t>UVSQ</t>
+  </si>
+  <si>
+    <t>CNRS</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>Centre d’Histoire Culturelle des Sociétés Contemporaines</t>
+  </si>
+  <si>
+    <t>CHCSC</t>
+  </si>
+  <si>
+    <t>UR 2448</t>
+  </si>
+  <si>
+    <t>199813979H</t>
+  </si>
+  <si>
+    <t>Université de Versailles Saint-Quentin en Yvelines</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>Dynamiques patrimoniales et culturelles (Antiquités, Moyen-Age, Temps modernes)</t>
+  </si>
+  <si>
+    <t>DYPAC</t>
+  </si>
+  <si>
+    <t>UR 2449</t>
+  </si>
+  <si>
+    <t>199813980J</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>Laboratoire de recherche en Management</t>
+  </si>
+  <si>
+    <t>LAREQUOI</t>
+  </si>
+  <si>
+    <t>UR 2452</t>
+  </si>
+  <si>
+    <t>199813983M</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>Génomique métabolique - DRF/JACOB/Génoscope</t>
+  </si>
+  <si>
+    <t>GM</t>
+  </si>
+  <si>
+    <t>UMR 8030</t>
+  </si>
+  <si>
+    <t>200012703M</t>
+  </si>
+  <si>
+    <t>2 rue Gaston Crémieux</t>
+  </si>
+  <si>
+    <t>91057</t>
+  </si>
+  <si>
+    <t>Evry-Courcouronnes</t>
+  </si>
+  <si>
+    <t>Univ Evry</t>
+  </si>
+  <si>
+    <t>CEA</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>Laboratoire de mathématiques de Versailles</t>
+  </si>
+  <si>
+    <t>LMV</t>
+  </si>
+  <si>
+    <t>UMR 8100</t>
+  </si>
+  <si>
+    <t>200111674P</t>
+  </si>
+  <si>
+    <t>Unversité Versailles St-Quentin-en-Yvelines, UFR des Sciences, Bâtiment Fermat, 45 avenue des Etats-Unis</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>Laboratoire Professions, Institutions, Temporalités</t>
+  </si>
+  <si>
+    <t>PRINTEMPS</t>
+  </si>
+  <si>
+    <t>UMR 8085</t>
+  </si>
+  <si>
+    <t>200212745Z</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>Institut Lavoisier de Versailles</t>
+  </si>
+  <si>
+    <t>ILV</t>
+  </si>
+  <si>
+    <t>UMR 8180</t>
+  </si>
+  <si>
+    <t>200612827W</t>
+  </si>
+  <si>
+    <t>Université Versailles St-Quentin-en-Yvelines, UFR des Sciences, Bâtiment Lavoisier, 45 avenue des Etats Unis</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>Laboratoire d’Ingénierie des Systèmes de Versailles</t>
+  </si>
+  <si>
+    <t>LISV</t>
+  </si>
+  <si>
+    <t>UR 4048</t>
+  </si>
+  <si>
+    <t>200615295D</t>
+  </si>
+  <si>
+    <t>Université Versailles St-Quentin-en-Yvelines, IUT de Vélizy, Bâtiment Bouchez, 10-12 avenue de l'Europe</t>
+  </si>
+  <si>
+    <t>78124</t>
+  </si>
+  <si>
+    <t>Vélizy -Villacoublay</t>
+  </si>
+  <si>
+    <t>1877</t>
+  </si>
+  <si>
+    <t>Laboratoire de Recherche sur les Sciences de la Matière - DRF/IRFU</t>
+  </si>
+  <si>
+    <t>LARSIM</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>200722609Z</t>
+  </si>
+  <si>
+    <t>CEASaclay, Bâtiment 703</t>
+  </si>
+  <si>
+    <t>91190</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette cedex</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>Inria Saclay-Île-de-France</t>
+  </si>
+  <si>
+    <t>INRIA</t>
+  </si>
+  <si>
+    <t>200818248E</t>
+  </si>
+  <si>
+    <t>1 rue Honoré d'Estienne d'Orves, Bâtiment Alan Turing</t>
+  </si>
+  <si>
+    <t>91120</t>
+  </si>
+  <si>
+    <t>Palaiseau</t>
+  </si>
+  <si>
+    <t>Inria</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>Laboratoire Atmosphères, Milieux, Observations Spatiales</t>
+  </si>
+  <si>
+    <t>LATMOS</t>
+  </si>
+  <si>
+    <t>UMR 8190</t>
+  </si>
+  <si>
+    <t>200918434C</t>
+  </si>
+  <si>
+    <t>Université Versailles St-Quentin-en-Yvelines, Quartier des Garennes, 11 boulevard d'Alembert</t>
+  </si>
+  <si>
+    <t>78280</t>
+  </si>
+  <si>
+    <t>Guyancourt</t>
+  </si>
+  <si>
+    <t>Sorbonne Université</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>Cultures, Environnements, Arctique, Représentations, Climat</t>
+  </si>
+  <si>
+    <t>CEARC</t>
+  </si>
+  <si>
+    <t>UR 4455</t>
+  </si>
+  <si>
+    <t>201019024P</t>
+  </si>
+  <si>
+    <t>11 boulevard d'Alembert, Quartier des Garennes</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>Laboratoire de Droit des Affaires et Nouvelles Technologies</t>
+  </si>
+  <si>
+    <t>DANTE</t>
+  </si>
+  <si>
+    <t>UR 4498</t>
+  </si>
+  <si>
+    <t>201019067L</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>UMS IOGS-CNRS</t>
+  </si>
+  <si>
+    <t>UMS 3676</t>
+  </si>
+  <si>
+    <t>201420840W</t>
+  </si>
+  <si>
+    <t>2 avenue Augustin Fresnel</t>
+  </si>
+  <si>
+    <t>91127</t>
+  </si>
+  <si>
+    <t>Palaiseau cedex</t>
+  </si>
+  <si>
+    <t>Institut d'Optique Graduate School</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>Infection et inflammation</t>
+  </si>
+  <si>
+    <t>2I</t>
+  </si>
+  <si>
+    <t>UMR_S 1173</t>
+  </si>
+  <si>
+    <t>201521272L</t>
+  </si>
+  <si>
+    <t>2 avenue de la Source de la Bièvre</t>
+  </si>
+  <si>
+    <t>78180</t>
+  </si>
+  <si>
+    <t>Montigny-Le-Bretonneux</t>
+  </si>
+  <si>
+    <t>Inserm</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>Nanosciences et Innovation pour les Matériaux, la Biomédecine et l'Energie - DRF/IRAMIS</t>
+  </si>
+  <si>
+    <t>NIMBE</t>
+  </si>
+  <si>
+    <t>201521687M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEA Saclay, Bâtiment  125</t>
+  </si>
+  <si>
+    <t>91191</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIC - IT  Garches</t>
+  </si>
+  <si>
+    <t>CIC 1429</t>
+  </si>
+  <si>
+    <t>201522205A</t>
+  </si>
+  <si>
+    <t>Hôpital Raymond POINCARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92380 </t>
+  </si>
+  <si>
+    <t>Garches</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>Molecular Imaging Research Center - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>MIRCen</t>
+  </si>
+  <si>
+    <t>201722559B</t>
+  </si>
+  <si>
+    <t>CEA Fontenay-aux-Roses, 18 route du panorama, Bâtiment 61,</t>
+  </si>
+  <si>
+    <t>92265</t>
+  </si>
+  <si>
+    <t>Fontenay-aux-Roses</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>Service d'Etude des Prions et des Infections Atypiques - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>SEPIA</t>
+  </si>
+  <si>
+    <t>201722561D</t>
+  </si>
+  <si>
+    <t>CEA Fontenay-aux-Roses, 18 route du Panorama</t>
+  </si>
+  <si>
+    <t>Fontenay-aux-Roses cedex</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>Génétique Animale et Biologie Intégrative</t>
+  </si>
+  <si>
+    <t>GABI</t>
+  </si>
+  <si>
+    <t>UMR 1313</t>
+  </si>
+  <si>
+    <t>200917790C</t>
+  </si>
+  <si>
+    <t>INRA, Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>78350</t>
+  </si>
+  <si>
+    <t>Jouy-en-Josas</t>
+  </si>
+  <si>
+    <t>INRAE</t>
+  </si>
+  <si>
+    <t>AgroParisTech</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>Unité de recherche Virologie et Immunologie Moléculaires</t>
+  </si>
+  <si>
+    <t>VIM</t>
+  </si>
+  <si>
+    <t>UMR 0892</t>
+  </si>
+  <si>
+    <t>202023527R</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>Département de Physique des Particules - DRF/IRFU</t>
+  </si>
+  <si>
+    <t>DPhP</t>
+  </si>
+  <si>
+    <t>201722504S</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 141</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>Département de Physique Nucléaire - DRF/IRFU</t>
+  </si>
+  <si>
+    <t>DPhN</t>
+  </si>
+  <si>
+    <t>201722507V</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 703, Orme des Merisiers</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>Département d'Electronique des Détecteurs et d'Informatique pour la Physique - DRF/IRFU</t>
+  </si>
+  <si>
+    <t>DEDIP</t>
+  </si>
+  <si>
+    <t>201722513B</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>Département d'Ingénierie des Systèmes - DRF/IRFU</t>
+  </si>
+  <si>
+    <t>DIS</t>
+  </si>
+  <si>
+    <t>201722511Z</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 123</t>
+  </si>
+  <si>
+    <t>Gif Sur Yvette cedex</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>Centre de recherches sociologiques sur le droit et les institutions pénales</t>
+  </si>
+  <si>
+    <t>CESDIP</t>
+  </si>
+  <si>
+    <t>UMR 8183</t>
+  </si>
+  <si>
+    <t>200612830Z</t>
+  </si>
+  <si>
+    <t>Ministère de la justice, Immeuble Edison, 43 boulevard Vauban</t>
+  </si>
+  <si>
+    <t>Ministère de la justice</t>
+  </si>
+  <si>
+    <t>Univ Cergy-Pontoise</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>Institut des Sciences des Plantes de Paris-Saclay</t>
+  </si>
+  <si>
+    <t>IPS2</t>
+  </si>
+  <si>
+    <t>UMR 9213</t>
+  </si>
+  <si>
+    <t>201521301T</t>
+  </si>
+  <si>
+    <t>Rue de Noetzlin, Bâtiment 630,</t>
+  </si>
+  <si>
+    <t>91405</t>
+  </si>
+  <si>
+    <t>Orsay</t>
+  </si>
+  <si>
+    <t>Université Paris-Cité</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mathématiques et Modélisation d'Evry</t>
+  </si>
+  <si>
+    <t>LaMME</t>
+  </si>
+  <si>
+    <t>UMR 8071</t>
+  </si>
+  <si>
+    <t>201420648M</t>
+  </si>
+  <si>
+    <t>23 boulevard de France, Bureau 408</t>
+  </si>
+  <si>
+    <t>91037</t>
+  </si>
+  <si>
+    <t>ENSIIE</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>Mathématiques et Informatique Appliquées du Génome à l'Environnement</t>
+  </si>
+  <si>
+    <t>MaIAGE</t>
+  </si>
+  <si>
+    <t>UPR 1404</t>
+  </si>
+  <si>
+    <t>201521778L</t>
+  </si>
+  <si>
+    <t>Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>Géosciences Paris-Saclay</t>
+  </si>
+  <si>
+    <t>GEOPS</t>
+  </si>
+  <si>
+    <t>UMR 8148</t>
+  </si>
+  <si>
+    <t>200412804E</t>
+  </si>
+  <si>
+    <t>Université Paris-Sud, Département des sciences de la terre, Bâtiment 504</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>Ingénierie et Plateformes au Service de l'Innovation Thérapeutique</t>
+  </si>
+  <si>
+    <t>IPSIT</t>
+  </si>
+  <si>
+    <t>UMS 3679</t>
+  </si>
+  <si>
+    <t>201521818E</t>
+  </si>
+  <si>
+    <t>5, rue Jean-Baptiste Clément</t>
+  </si>
+  <si>
+    <t>92296</t>
+  </si>
+  <si>
+    <t>Châtenay-Malabry cedex</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>Prédicteurs moléculaires et nouvelles cibles en oncologie</t>
+  </si>
+  <si>
+    <t>PMNCO</t>
+  </si>
+  <si>
+    <t>U 981</t>
+  </si>
+  <si>
+    <t>201019142T</t>
+  </si>
+  <si>
+    <t>Bâtiment de médecine moléculaire, Niveau 1, 114 rue Edouard Vaillant</t>
+  </si>
+  <si>
+    <t>94800</t>
+  </si>
+  <si>
+    <t>Villejuif</t>
+  </si>
+  <si>
+    <t>Gustave Roussy</t>
+  </si>
+  <si>
+    <t>1879</t>
+  </si>
+  <si>
+    <t>Intégrité du génome et cancers</t>
+  </si>
+  <si>
+    <t>IGC</t>
+  </si>
+  <si>
+    <t>UMR 9019</t>
+  </si>
+  <si>
+    <t>201019020K</t>
+  </si>
+  <si>
+    <t>Institut Gustave Roussy, Pavillon de recherche 2, 114 rue Edouard Vaillant</t>
+  </si>
+  <si>
+    <t>94805</t>
+  </si>
+  <si>
+    <t>Villejuif cedex</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>Stabilite genetique, Cellules Souches et Radiations</t>
+  </si>
+  <si>
+    <t>SGCSR</t>
+  </si>
+  <si>
+    <t>U 1274</t>
+  </si>
+  <si>
+    <t>201923196K</t>
+  </si>
+  <si>
+    <t>18, route du Panorama - BP 6</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>Inflammation, microbiome, immunosurveillance</t>
+  </si>
+  <si>
+    <t>MI2</t>
+  </si>
+  <si>
+    <t>U 996</t>
+  </si>
+  <si>
+    <t>201019138N</t>
+  </si>
+  <si>
+    <t>5 rue Jean-Baptiste Clément</t>
+  </si>
+  <si>
+    <t>92290</t>
+  </si>
+  <si>
+    <t>Châtenay-Malabry</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>Centre d'Etudes des Politiques Economiques de l'Université d'Evry</t>
+  </si>
+  <si>
+    <t>EPEE</t>
+  </si>
+  <si>
+    <t>EA 2177</t>
+  </si>
+  <si>
+    <t>199413773B</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY-VAL D'ESSONNE, Bd François Mitterrand</t>
+  </si>
+  <si>
+    <t>91025</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>Centre de Recherche en épidémiologie et Santé des populations</t>
+  </si>
+  <si>
+    <t>CESP</t>
+  </si>
+  <si>
+    <t>U 1018</t>
+  </si>
+  <si>
+    <t>201019083D</t>
+  </si>
+  <si>
+    <t>Hôpital Paul Brousse, Bâtiment Inserm 15/16, 16 avenue Paul Vaillant Couturier</t>
+  </si>
+  <si>
+    <t>94807</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>Centre de Recherche Léon Duguit, pour l'étude des nouvelles transformations du droit</t>
+  </si>
+  <si>
+    <t>CRLD</t>
+  </si>
+  <si>
+    <t>EA 4107</t>
+  </si>
+  <si>
+    <t>200615351P</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>Centre de Vision Numérique</t>
+  </si>
+  <si>
+    <t>CVN</t>
+  </si>
+  <si>
+    <t>201622218K</t>
+  </si>
+  <si>
+    <t>CentraleSupélec, Plateau du Moulon 3, rue Joliot Curie</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette</t>
+  </si>
+  <si>
+    <t>CentraleSupélec</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>Centre Pierre Naville, Laboratoire de sociologie</t>
+  </si>
+  <si>
+    <t>CPN</t>
+  </si>
+  <si>
+    <t>EA 2543</t>
+  </si>
+  <si>
+    <t>199814071H</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY-VAL D'ESSONNE, rue du Facteur Cheval</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>Laboratoire de biologie et pharmacologie appliquée</t>
+  </si>
+  <si>
+    <t>LBPA</t>
+  </si>
+  <si>
+    <t>UMR 8113</t>
+  </si>
+  <si>
+    <t>200212770B</t>
+  </si>
+  <si>
+    <t>4, avenue des Sciences</t>
+  </si>
+  <si>
+    <t>ENS Paris-Saclay</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>Photophysique et Photochimie Supramoléculaires et Macromoléculaires</t>
+  </si>
+  <si>
+    <t>PPSM</t>
+  </si>
+  <si>
+    <t>UMR 8531</t>
+  </si>
+  <si>
+    <t>199812859R</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>Département d'Astrophysique / Astrophysique, Instrumentation et Modélisation de Paris-Saclay</t>
+  </si>
+  <si>
+    <t>DAP/AIM</t>
+  </si>
+  <si>
+    <t>UMR 7158</t>
+  </si>
+  <si>
+    <t>200919203N</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Département d'astrophysique, Bâtiment 709, Orme des Merisiers</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>Laboratoire d'intégration de systèmes et de technologies</t>
+  </si>
+  <si>
+    <t>LIST</t>
+  </si>
+  <si>
+    <t>200118591H</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Nano-INNOV, Bâtiment 861,</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>Institut de biologie intégrative de la cellule</t>
+  </si>
+  <si>
+    <t>I2BC</t>
+  </si>
+  <si>
+    <t>UMR 9198</t>
+  </si>
+  <si>
+    <t>201521299R</t>
+  </si>
+  <si>
+    <t>Avenue de la Terrasse</t>
+  </si>
+  <si>
+    <t>91198</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>MICrobiologie de l'ALImentation au Service de la Santé Humaine</t>
+  </si>
+  <si>
+    <t>MICALIS</t>
+  </si>
+  <si>
+    <t>UMR 1319</t>
+  </si>
+  <si>
+    <t>201119643H</t>
+  </si>
+  <si>
+    <t>INRAE, Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>Laboratoire de Physique des Solides</t>
+  </si>
+  <si>
+    <t>LPS</t>
+  </si>
+  <si>
+    <t>UMR 8502</t>
+  </si>
+  <si>
+    <t>199812838T</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 510</t>
+  </si>
+  <si>
+    <t>Orsay cedex</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>Centre de Nanosciences et de Nanotechnologies</t>
+  </si>
+  <si>
+    <t>C2N</t>
+  </si>
+  <si>
+    <t>UMR 9001</t>
+  </si>
+  <si>
+    <t>201622200R</t>
+  </si>
+  <si>
+    <t>8 avenue de la Vauve</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>Droit et sociétés religieuses</t>
+  </si>
+  <si>
+    <t>DSR</t>
+  </si>
+  <si>
+    <t>199213526S</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Faculté Jean-Monnet, 54 boulevard Desgranges</t>
+  </si>
+  <si>
+    <t>92331</t>
+  </si>
+  <si>
+    <t>Sceaux cedex</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>Bibliothèque mathématique Jacques Hadamard</t>
+  </si>
+  <si>
+    <t>BMJH</t>
+  </si>
+  <si>
+    <t>UMS 1786</t>
+  </si>
+  <si>
+    <t>200610849W</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 307</t>
+  </si>
+  <si>
+    <t>91400</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>Électromagnétisme et radar</t>
+  </si>
+  <si>
+    <t>DEMR</t>
+  </si>
+  <si>
+    <t>199722805F</t>
+  </si>
+  <si>
+    <t>Chemin de la Hunière</t>
+  </si>
+  <si>
+    <t>91123</t>
+  </si>
+  <si>
+    <t>ONERA</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>Supélec ONERA DSTA Research Alliance</t>
+  </si>
+  <si>
+    <t>SONDRA</t>
+  </si>
+  <si>
+    <t>201522219R</t>
+  </si>
+  <si>
+    <t>DSO</t>
+  </si>
+  <si>
+    <t>NUS</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>Structures, propriétés et modélisation des solides</t>
+  </si>
+  <si>
+    <t>SPMS</t>
+  </si>
+  <si>
+    <t>UMR 8580</t>
+  </si>
+  <si>
+    <t>199812908U</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>Structure-Activité des Biomolécules Normales et Pathologiques</t>
+  </si>
+  <si>
+    <t>SABNP</t>
+  </si>
+  <si>
+    <t>UMR S1204</t>
+  </si>
+  <si>
+    <t>201019093P</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY-VAL D'ESSONNE, Bâtiment Maupertuis, rue du père Jarlan</t>
+  </si>
+  <si>
+    <t>Evry cedex</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>Réseaux, innovation, territoires et mondialisation</t>
+  </si>
+  <si>
+    <t>RITM</t>
+  </si>
+  <si>
+    <t>201521284Z</t>
+  </si>
+  <si>
+    <t>54 boulevard Desgranges</t>
+  </si>
+  <si>
+    <t>92330</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>Mathématiques et Informatique pour la Complexité et les Systèmes</t>
+  </si>
+  <si>
+    <t>MICS</t>
+  </si>
+  <si>
+    <t>EA 4037</t>
+  </si>
+  <si>
+    <t>200615286U</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>Laboratoire Universitaire de Recherche en Production Automatisée</t>
+  </si>
+  <si>
+    <t>LURPA</t>
+  </si>
+  <si>
+    <t>199213433R</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>Laboratoire Génie Industriel</t>
+  </si>
+  <si>
+    <t>LGI</t>
+  </si>
+  <si>
+    <t>EA 2606</t>
+  </si>
+  <si>
+    <t>199814131Y</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>Laboratoire Européen de Recherche pour la Polyarthrite rhumatoïde</t>
+  </si>
+  <si>
+    <t>GENHOTEL</t>
+  </si>
+  <si>
+    <t>EA 4523</t>
+  </si>
+  <si>
+    <t>201019060D</t>
+  </si>
+  <si>
+    <t>GenHotel, 2 rue Gaston Crémieux, CP 5727</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>Laboratoire en Innovation, Technologies, Economie et Management</t>
+  </si>
+  <si>
+    <t>LITEM</t>
+  </si>
+  <si>
+    <t>EA 7363</t>
+  </si>
+  <si>
+    <t>201422156B</t>
+  </si>
+  <si>
+    <t>Université d'Evry Val d'Essonne, rue du Facteur Cheval</t>
+  </si>
+  <si>
+    <t>IMT-BS</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>Laboratoire des Signaux et Systèmes</t>
+  </si>
+  <si>
+    <t>L2S</t>
+  </si>
+  <si>
+    <t>UMR 8506</t>
+  </si>
+  <si>
+    <t>199812842X</t>
+  </si>
+  <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>Laboratoire de physique théorique et modèles statistiques</t>
+  </si>
+  <si>
+    <t>LPTMS</t>
+  </si>
+  <si>
+    <t>UMR 8626</t>
+  </si>
+  <si>
+    <t>199812951R</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 100, 15 rue Georges Clémenceau</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>Laboratoire de physique des gaz et des plasmas</t>
+  </si>
+  <si>
+    <t>LPGP</t>
+  </si>
+  <si>
+    <t>UMR 8578</t>
+  </si>
+  <si>
+    <t>199812906S</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 210</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mécanique et d'Energétique d'Evry</t>
+  </si>
+  <si>
+    <t>LMEE</t>
+  </si>
+  <si>
+    <t>EA 3332</t>
+  </si>
+  <si>
+    <t>200014629F</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY VAL D'ESSONNE, 40 rue du Pelvoux,CE 1455 COURCOURONNES</t>
+  </si>
+  <si>
+    <t>91020</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>Laboratoire de mathématiques d'Orsay</t>
+  </si>
+  <si>
+    <t>LMO</t>
+  </si>
+  <si>
+    <t>UMR 8628</t>
+  </si>
+  <si>
+    <t>199812953T</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>Laboratoire de Génie Electrique et Electronique de Paris</t>
+  </si>
+  <si>
+    <t>GeePS</t>
+  </si>
+  <si>
+    <t>UMR 8507</t>
+  </si>
+  <si>
+    <t>199812843Y</t>
+  </si>
+  <si>
+    <t>CentraleSupélec, Plateau de Moulon, 11 rue Joliot Curie</t>
+  </si>
+  <si>
+    <t>91192</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>Laboratoire de Génie des Procédés et Matériaux</t>
+  </si>
+  <si>
+    <t>LGPM</t>
+  </si>
+  <si>
+    <t>EA 4038</t>
+  </si>
+  <si>
+    <t>200615287V</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>Laboratoire d'énergétique moléculaire et macroscopique, combustion</t>
+  </si>
+  <si>
+    <t>EM2C</t>
+  </si>
+  <si>
+    <t>UPR 288</t>
+  </si>
+  <si>
+    <t>196317031C</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>Laboratoire Charles Fabry</t>
+  </si>
+  <si>
+    <t>LCF</t>
+  </si>
+  <si>
+    <t>UMR 8501</t>
+  </si>
+  <si>
+    <t>199812837S</t>
+  </si>
+  <si>
+    <t>Institut d'Optique Graduate School, 2 avenue Augustin Fresnel</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>Institut droit éthique patrimoine</t>
+  </si>
+  <si>
+    <t>IDEP</t>
+  </si>
+  <si>
+    <t>199213095Y</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>Institut des Sciences Sociales du Politique</t>
+  </si>
+  <si>
+    <t>ISP</t>
+  </si>
+  <si>
+    <t>UMR 7220</t>
+  </si>
+  <si>
+    <t>200612818L</t>
+  </si>
+  <si>
+    <t>Univ Paris Nanterre</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>Institut des Sciences Moléculaires d'Orsay</t>
+  </si>
+  <si>
+    <t>ISMO</t>
+  </si>
+  <si>
+    <t>UMR 8214</t>
+  </si>
+  <si>
+    <t>201019097U</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 520</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>Institut de Chimie Physique</t>
+  </si>
+  <si>
+    <t>ICP</t>
+  </si>
+  <si>
+    <t>UMR 8000</t>
+  </si>
+  <si>
+    <t>200011673T</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiments 349/350, Avenue Georges Clémenceau</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>Institut de chimie moléculaire et des matériaux d'Orsay</t>
+  </si>
+  <si>
+    <t>ICMMO</t>
+  </si>
+  <si>
+    <t>UMR 8182</t>
+  </si>
+  <si>
+    <t>200612829Y</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 420</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>Institut d'astrophysique spatiale</t>
+  </si>
+  <si>
+    <t>IAS</t>
+  </si>
+  <si>
+    <t>UMR 8617</t>
+  </si>
+  <si>
+    <t>199812942F</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 121</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>Hypertension pulmonaire : physiopathologie et innovation thérapeutique</t>
+  </si>
+  <si>
+    <t>HPPIT</t>
+  </si>
+  <si>
+    <t>U 999</t>
+  </si>
+  <si>
+    <t>201521296M</t>
+  </si>
+  <si>
+    <t>Centre Chirurgical Marie Lannelongue, 133 avenue de la Résistance</t>
+  </si>
+  <si>
+    <t>92350</t>
+  </si>
+  <si>
+    <t>Le Plessis Robinson</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>Fluides, Automatique et Systèmes Thermiques</t>
+  </si>
+  <si>
+    <t>FAST</t>
+  </si>
+  <si>
+    <t>UMR 7608</t>
+  </si>
+  <si>
+    <t>199712653W</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 502</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>Metagenopolis</t>
+  </si>
+  <si>
+    <t>MGP</t>
+  </si>
+  <si>
+    <t>US 1367</t>
+  </si>
+  <si>
+    <t>201221777Y</t>
+  </si>
+  <si>
+    <t>Domaine de Vilvert, Bât.325</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>France Génomique - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>FG</t>
+  </si>
+  <si>
+    <t>UMS 3628</t>
+  </si>
+  <si>
+    <t>201420834P</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>Genoscope - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>GEN</t>
+  </si>
+  <si>
+    <t>201722556Y</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>Laboratoire Alexander Grothendieck</t>
+  </si>
+  <si>
+    <t>LAG</t>
+  </si>
+  <si>
+    <t>UMR 9009</t>
+  </si>
+  <si>
+    <t>201521667R</t>
+  </si>
+  <si>
+    <t>Le Bois-Marie 35 route de Chartres</t>
+  </si>
+  <si>
+    <t>91440</t>
+  </si>
+  <si>
+    <t>Bures-sur-Yvette</t>
+  </si>
+  <si>
+    <t>IHES</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>Médicaments et Technologies pour la Santé</t>
+  </si>
+  <si>
+    <t>MTS</t>
+  </si>
+  <si>
+    <t>196317869N</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 136</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>Biologie de la Reproduction, Environnement, Epigénétique, et Développement</t>
+  </si>
+  <si>
+    <t>BREED</t>
+  </si>
+  <si>
+    <t>UMR 1198</t>
+  </si>
+  <si>
+    <t>199517821X</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>Service de Physique de l'Etat Condensé - DRF/IRAMIS</t>
+  </si>
+  <si>
+    <t>SPEC</t>
+  </si>
+  <si>
+    <t>201521685K</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 772</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>Centre de Recherche Versailles Saint Quentin Institutions Publiques</t>
+  </si>
+  <si>
+    <t>VIP</t>
+  </si>
+  <si>
+    <t>UR 3643</t>
+  </si>
+  <si>
+    <t>200214917K</t>
+  </si>
+  <si>
+    <t>U.F.R. de Droit et Science Politique, 3 rue de la Division Leclerc</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>Service cellules souches et radiation</t>
+  </si>
+  <si>
+    <t>SCSR</t>
+  </si>
+  <si>
+    <t>202124064V</t>
+  </si>
+  <si>
+    <t>CEA, 18 route du Panorama - BP6</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>Service instabilité génétique, réparation, recombinaison - DRF/JACOB/IRCM</t>
+  </si>
+  <si>
+    <t>SIGRR</t>
+  </si>
+  <si>
+    <t>202124061S</t>
+  </si>
+  <si>
+    <t>CEA Fontenay-aux-Roses, 18 route du panorama, Bâtiment 05</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>Service de radiobiologie expérimentale et Innovation technologiques - DRF/JACOB/IRCM</t>
+  </si>
+  <si>
+    <t>SREIT</t>
+  </si>
+  <si>
+    <t>202124062T</t>
+  </si>
+  <si>
+    <t>CEA Saclay</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>Service de thermo-hydraulique et de mécanique des fluides - DES/ISAS/DM2S</t>
+  </si>
+  <si>
+    <t>STMF</t>
+  </si>
+  <si>
+    <t>202124050E</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>Laboratoire National Henri Becquerel - DRT</t>
+  </si>
+  <si>
+    <t>LNHB</t>
+  </si>
+  <si>
+    <t>202124065W</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 602,</t>
+  </si>
+  <si>
+    <t>3224</t>
+  </si>
+  <si>
+    <t>Service développement radiation et réparation - DRF/JACOB/IRCM</t>
+  </si>
+  <si>
+    <t>SDRR</t>
+  </si>
+  <si>
+    <t>202124063U</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>Institut d'études de droit public</t>
+  </si>
+  <si>
+    <t>IEDP</t>
+  </si>
+  <si>
+    <t>199814231G</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Faculté Jean-Monnet, 54 boulevard Desgranges, BP 104</t>
+  </si>
+  <si>
+    <t>3262</t>
+  </si>
+  <si>
+    <t>Unité de recherche en neuroimagerie applicative clinique et translationnelle</t>
+  </si>
+  <si>
+    <t>UNIACT</t>
+  </si>
+  <si>
+    <t>202124057M</t>
+  </si>
+  <si>
+    <t>CEA Neurospin, Bâtiment 145</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>Centre de Traitement de l'Information Génétique</t>
+  </si>
+  <si>
+    <t>CTIG</t>
+  </si>
+  <si>
+    <t>US 310</t>
+  </si>
+  <si>
+    <t>196223491D</t>
+  </si>
+  <si>
+    <t>78352</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>Ingénierie, Radioprotection, Sûreté et Démantelement</t>
+  </si>
+  <si>
+    <t>IRSD</t>
+  </si>
+  <si>
+    <t>UPS 3364</t>
+  </si>
+  <si>
+    <t>201021749B</t>
+  </si>
+  <si>
+    <t>Centre universitaire Paris-Saclay, Bâtiment 201 P1, BP 34</t>
+  </si>
+  <si>
+    <t>91898</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>Etude du Polymorphisme des Génomes Végétaux</t>
+  </si>
+  <si>
+    <t>EPGV</t>
+  </si>
+  <si>
+    <t>US 1279</t>
+  </si>
+  <si>
+    <t>200517800F</t>
+  </si>
+  <si>
+    <t>91000</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>Centre National de Recherche en Génomique Humaine - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>CNRGH</t>
+  </si>
+  <si>
+    <t>201722557Z</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>Prévention du risque chimique</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t>UPS831</t>
+  </si>
+  <si>
+    <t>198920516C</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>Synergies Langues Arts Musique</t>
+  </si>
+  <si>
+    <t>SLAM</t>
+  </si>
+  <si>
+    <t>EA 4524</t>
+  </si>
+  <si>
+    <t>201019129D</t>
+  </si>
+  <si>
+    <t>Université d'Evry Val d'Essonne, Bld François Mitterrand</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>Laboratoire d’informatique Parallélisme Réseaux Algorithmes Distribués</t>
+  </si>
+  <si>
+    <t>LI-PARAD</t>
+  </si>
+  <si>
+    <t>UR 7432</t>
+  </si>
+  <si>
+    <t>201622146G</t>
+  </si>
+  <si>
+    <t>Saint-Quentin en Yvelines</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>Sciences de l'Animal et de l'Aliment de Jouy</t>
+  </si>
+  <si>
+    <t>SAAJ</t>
+  </si>
+  <si>
+    <t>UE 1298</t>
+  </si>
+  <si>
+    <t>201923110S</t>
+  </si>
+  <si>
+    <t>INRA - Centre Ile-de-France-Jouy-en-Josas</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>Laboratoire de biologie de l'exercice pour la performance et la sante</t>
+  </si>
+  <si>
+    <t>LBEPS</t>
+  </si>
+  <si>
+    <t>201923254Y</t>
+  </si>
+  <si>
+    <t>Université d'Evry</t>
+  </si>
+  <si>
+    <t>SSA</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>Neuroimagerie cognitive</t>
+  </si>
+  <si>
+    <t>UNICOG</t>
+  </si>
+  <si>
+    <t>U992</t>
+  </si>
+  <si>
+    <t>200616272R</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>Hydrosystèmes Continentaux Anthropisés - Ressources, Risques, Restauration</t>
+  </si>
+  <si>
+    <t>HYCAR</t>
+  </si>
+  <si>
+    <t>UPR 1462</t>
+  </si>
+  <si>
+    <t>201822690P</t>
+  </si>
+  <si>
+    <t>1, rue Pierre-Gilles de Gennes,Cedex CS 10030</t>
+  </si>
+  <si>
+    <t>92761</t>
+  </si>
+  <si>
+    <t>Antony</t>
+  </si>
+  <si>
+    <t>3225</t>
+  </si>
+  <si>
+    <t>PRocédés biOtechnologiques au Service de l’Environnement</t>
+  </si>
+  <si>
+    <t>PROSE</t>
+  </si>
+  <si>
+    <t>UPR 1461</t>
+  </si>
+  <si>
+    <t>200518614R</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aspects métaboliques et systémiques de l'oncogénèse pour de nouvelles approches thérapeutiques </t>
+  </si>
+  <si>
+    <t>METSY</t>
+  </si>
+  <si>
+    <t>UMR 9018</t>
+  </si>
+  <si>
+    <t>202023525N</t>
+  </si>
+  <si>
+    <t>Institut Gustave Roussy</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>Centre d'Economie de l'ENS Paris-Saclay</t>
+  </si>
+  <si>
+    <t>CEPS</t>
+  </si>
+  <si>
+    <t>202023496G</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>France Cohortes</t>
+  </si>
+  <si>
+    <t>FRCO</t>
+  </si>
+  <si>
+    <t>202024042A</t>
+  </si>
+  <si>
+    <t>Hôpital Bicêtre, 80 rue du Général Leclerc</t>
+  </si>
+  <si>
+    <t>94276</t>
+  </si>
+  <si>
+    <t>Le Kremlin-Bicêtre</t>
+  </si>
+  <si>
+    <t>INED</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>Dynamique moléculaire de la transformation hématopoïétique</t>
+  </si>
+  <si>
+    <t>Dynamo</t>
+  </si>
+  <si>
+    <t>U 1170</t>
+  </si>
+  <si>
+    <t>201521295L</t>
+  </si>
+  <si>
+    <t>Institut Gustave Roussy, Pavillon de recherche 1, 114 rue Edouard-Vaillant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94805 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villejuif </t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>Unité de Recherche Génomique-Info</t>
+  </si>
+  <si>
+    <t>URGI</t>
+  </si>
+  <si>
+    <t>UPR 1164</t>
+  </si>
+  <si>
+    <t>200217796P</t>
+  </si>
+  <si>
+    <t>Route de Saint-Cyr</t>
+  </si>
+  <si>
+    <t>78026</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>Institut Pascal</t>
+  </si>
+  <si>
+    <t>IPa</t>
+  </si>
+  <si>
+    <t>UMS 2005</t>
+  </si>
+  <si>
+    <t>201822743X</t>
+  </si>
+  <si>
+    <t>Rue Noetzlin</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>Données et Algorithmes pour une ville intelligente et durable</t>
+  </si>
+  <si>
+    <t>DAVID</t>
+  </si>
+  <si>
+    <t>UR 7431</t>
+  </si>
+  <si>
+    <t>201622145F</t>
+  </si>
+  <si>
+    <t>UFR des Sciences 45 avenue des États-Unis</t>
+  </si>
+  <si>
+    <t>78035</t>
+  </si>
+  <si>
+    <t>Versailles cedex</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>Observatoire des sciences de l'univers de l'UVSQ</t>
+  </si>
+  <si>
+    <t>OVSQ</t>
+  </si>
+  <si>
+    <t>UMS 3342</t>
+  </si>
+  <si>
+    <t>201020686W</t>
+  </si>
+  <si>
+    <t>3223</t>
+  </si>
+  <si>
+    <t>Laboratoire Matière en conditions extrêmes - DAM</t>
+  </si>
+  <si>
+    <t>LMCE</t>
+  </si>
+  <si>
+    <t>202124060R</t>
+  </si>
+  <si>
+    <t>CEA Bruyères le Chatel, chemin du Ru</t>
+  </si>
+  <si>
+    <t>91680</t>
+  </si>
+  <si>
+    <t>Bruyères le Chatel</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>Centre Borelli</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>UMR 9010</t>
+  </si>
+  <si>
+    <t>202023521J</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>Institut de Chimie des Substances Naturelles</t>
+  </si>
+  <si>
+    <t>ICSN</t>
+  </si>
+  <si>
+    <t>UPR 2301</t>
+  </si>
+  <si>
+    <t>200617587V</t>
+  </si>
+  <si>
+    <t>CNRS, Bâtiment 27, Avenue de la Terrasse</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>Laboratoire de physique des 2 infinis Irène Joliot-Curie</t>
+  </si>
+  <si>
+    <t>IJCLab</t>
+  </si>
+  <si>
+    <t>UMR 9012</t>
+  </si>
+  <si>
+    <t>202023524M</t>
+  </si>
+  <si>
+    <t>Bât. 100, Faculté des Sciences</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>Cellules souches hématopoïétiques et développement des hémopathies myéloïdes</t>
+  </si>
+  <si>
+    <t>CSHMyelo</t>
+  </si>
+  <si>
+    <t>U 1287</t>
+  </si>
+  <si>
+    <t>202023574S</t>
+  </si>
+  <si>
+    <t>Gustave Roussy 114, rue Édouard-Vaillant</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>Psychiatrie-Comorbidités-Addictions</t>
+  </si>
+  <si>
+    <t>PSYCOMadd</t>
+  </si>
+  <si>
+    <t>202023666S</t>
+  </si>
+  <si>
+    <t>Hôpital Paul-Brousse, 12, avenue Paul Vaillant-Couturier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94804 </t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>Dynamique des Cellules Tumorales</t>
+  </si>
+  <si>
+    <t>TCD</t>
+  </si>
+  <si>
+    <t>U 1279</t>
+  </si>
+  <si>
+    <t>202023571N</t>
+  </si>
+  <si>
+    <t>Gustave Roussy, 39 Rue Camille Desmoulins</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>Centre international de recherche sur l'environnement et le développement</t>
+  </si>
+  <si>
+    <t>CIRED</t>
+  </si>
+  <si>
+    <t>UMR 8568</t>
+  </si>
+  <si>
+    <t>199812896F</t>
+  </si>
+  <si>
+    <t>45 bis avenue de la Belle-Gabrielle</t>
+  </si>
+  <si>
+    <t>94130</t>
+  </si>
+  <si>
+    <t>Nogent-sur-Marne</t>
+  </si>
+  <si>
+    <t>Ecole des Ponts ParisTech</t>
+  </si>
+  <si>
+    <t>Cirad</t>
+  </si>
+  <si>
+    <t>EHESS</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>Etudes sur les sciences et les techniques</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>199213525R</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 407</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>Modèles de cellules souches malignes et thérapeutiques</t>
+  </si>
+  <si>
+    <t>ONCOSTEM</t>
+  </si>
+  <si>
+    <t>U 1310</t>
+  </si>
+  <si>
+    <t>201521297N</t>
+  </si>
+  <si>
+    <t>Hôpital Paul Brousse, 12 avenue Paul Vaillant Couturier</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>Informatique, BioInformatique, Systèmes Complexes</t>
+  </si>
+  <si>
+    <t>IBISC</t>
+  </si>
+  <si>
+    <t>EA 4526</t>
+  </si>
+  <si>
+    <t>201019077X</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY VAL D'ESSONNE, 40 rue du Pelvoux</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>Institutions et Dynamiques Historiques de l'Economie et de la société</t>
+  </si>
+  <si>
+    <t>IDHES</t>
+  </si>
+  <si>
+    <t>UMR 8533</t>
+  </si>
+  <si>
+    <t>199812861T</t>
+  </si>
+  <si>
+    <t>Univ Paris 1</t>
+  </si>
+  <si>
+    <t>Univ Paris 8</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>Laboratoire Aimé Cotton</t>
+  </si>
+  <si>
+    <t>LAC</t>
+  </si>
+  <si>
+    <t>UMR 9025</t>
+  </si>
+  <si>
+    <t>202023526P</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 505,</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>Transgénèse pour les études fonctionnelles sur les organismes modèles - Paris-Saclay</t>
+  </si>
+  <si>
+    <t>TEFOR</t>
+  </si>
+  <si>
+    <t>UAR 2010</t>
+  </si>
+  <si>
+    <t>201922946N</t>
+  </si>
+  <si>
+    <t>Avenue de la terrasse</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>Physiologie et physiopathologie endocriniennes</t>
+  </si>
+  <si>
+    <t>PHYSENDO</t>
+  </si>
+  <si>
+    <t>U 1185</t>
+  </si>
+  <si>
+    <t>200616378F</t>
+  </si>
+  <si>
+    <t>63 rue Gabriel Péri</t>
+  </si>
+  <si>
+    <t>Le Kremlin-Bicêtre cedex</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>Génétique Quantitative et Evolution - Le Moulon</t>
+  </si>
+  <si>
+    <t>GQE - Le Moulon</t>
+  </si>
+  <si>
+    <t>UMR 8120</t>
+  </si>
+  <si>
+    <t>198017849T</t>
+  </si>
+  <si>
+    <t>Bât 680, 12 route 128</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>Evolution, génomes, comportement et écologie</t>
+  </si>
+  <si>
+    <t>EGCE</t>
+  </si>
+  <si>
+    <t>UMR 9191</t>
+  </si>
+  <si>
+    <t>201521302U</t>
+  </si>
+  <si>
+    <t>IRD</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>Optique et techniques associées</t>
+  </si>
+  <si>
+    <t>DOTA</t>
+  </si>
+  <si>
+    <t>201822716T</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>Building large instruments for neuroimaging: from population imaging to ultra-high magnetic fields</t>
+  </si>
+  <si>
+    <t>BAOBAB</t>
+  </si>
+  <si>
+    <t>UMR 9027</t>
+  </si>
+  <si>
+    <t>202023511Y</t>
+  </si>
+  <si>
+    <t>Centre d'études de Saclay, Bâtiment 145</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>Laboratoire d'Imagerie Biomédicale Multimodale Paris Saclay</t>
+  </si>
+  <si>
+    <t>BIOMAPS</t>
+  </si>
+  <si>
+    <t>U 1281, UMR 9011</t>
+  </si>
+  <si>
+    <t>202023520H</t>
+  </si>
+  <si>
+    <t>4, place du Général Leclerc</t>
+  </si>
+  <si>
+    <t>91401</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>Mathématiques et Informatique Appliquées - Paris-Saclay</t>
+  </si>
+  <si>
+    <t>MIA</t>
+  </si>
+  <si>
+    <t>UMR 0518</t>
+  </si>
+  <si>
+    <t>201119642G</t>
+  </si>
+  <si>
+    <t>22 place de l'Agronomie</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>UMR Agronomie</t>
+  </si>
+  <si>
+    <t>Agronomie</t>
+  </si>
+  <si>
+    <t>UMR 0211</t>
+  </si>
+  <si>
+    <t>196417851P</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>Ecologie fonctionnelle et écotoxicologie des agroécosystèmes</t>
+  </si>
+  <si>
+    <t>Ecosys</t>
+  </si>
+  <si>
+    <t>UMR 1402</t>
+  </si>
+  <si>
+    <t>201521783S</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>Modélisation Systémique Appliquée aux Ruminants</t>
+  </si>
+  <si>
+    <t>MoSAR</t>
+  </si>
+  <si>
+    <t>UMR 0791</t>
+  </si>
+  <si>
+    <t>197517805S</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>Physiologie de la Nutrition et du Comportement Alimentaire</t>
+  </si>
+  <si>
+    <t>PNCA</t>
+  </si>
+  <si>
+    <t>UMR 0914</t>
+  </si>
+  <si>
+    <t>199017932P</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>Sciences pour l'Action et le Développement : Activités, Produits, Territoires</t>
+  </si>
+  <si>
+    <t>SADAPT</t>
+  </si>
+  <si>
+    <t>UMR 1048</t>
+  </si>
+  <si>
+    <t>199617793M</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>Paris-Saclay Food and Bioproduct Engineering</t>
+  </si>
+  <si>
+    <t>SayFood</t>
+  </si>
+  <si>
+    <t>UMR 782</t>
+  </si>
+  <si>
+    <t>202023536A</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>Unité Expérimentale Versailles Saclay</t>
+  </si>
+  <si>
+    <t>UE VS</t>
+  </si>
+  <si>
+    <t>UE 1246</t>
+  </si>
+  <si>
+    <t>200317768E</t>
+  </si>
+  <si>
+    <t>Route de Saint-Cyr, RD 10</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>Infectiologie Expérimentale des Rongeurs et Poissons</t>
+  </si>
+  <si>
+    <t>IERP</t>
+  </si>
+  <si>
+    <t>UE 0907</t>
+  </si>
+  <si>
+    <t>198917775Y</t>
+  </si>
+  <si>
+    <t>Jouy-en-Josas cedex</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>Research Lab in Computer Science</t>
+  </si>
+  <si>
+    <t>ReLaX</t>
+  </si>
+  <si>
+    <t>UMI 2000</t>
+  </si>
+  <si>
+    <t>201722366S</t>
+  </si>
+  <si>
+    <t>cmi</t>
+  </si>
+  <si>
+    <t>IMSc</t>
+  </si>
+  <si>
+    <t>Univ Bordeaux</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>Centre de Recherche en Design</t>
+  </si>
+  <si>
+    <t>CRD</t>
+  </si>
+  <si>
+    <t>201923272T</t>
+  </si>
+  <si>
+    <t>ENSCI-les ateliers</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>Institut de technico-économie des systèmes énergétiques - I-TESE</t>
+  </si>
+  <si>
+    <t>I-Tésé</t>
+  </si>
+  <si>
+    <t>200718585A</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 125</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>Laboratoire d'étude des microstructures</t>
+  </si>
+  <si>
+    <t>LEM</t>
+  </si>
+  <si>
+    <t>UMR 104</t>
+  </si>
+  <si>
+    <t>198819289Y</t>
+  </si>
+  <si>
+    <t>ONERA, 29 avenue de la division Leclerc, BP 72</t>
+  </si>
+  <si>
+    <t>92322</t>
+  </si>
+  <si>
+    <t>Châtillon cedex</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>Laboratoire Interdisciplinaire sur les Mutations des Espaces Economiques et Politiques - Paris Saclay</t>
+  </si>
+  <si>
+    <t>LIMEEP-PS</t>
+  </si>
+  <si>
+    <t>UR 20204</t>
+  </si>
+  <si>
+    <t>202023614K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11  Boulevard d'Alembert</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>CIC Biothérapies pour une immunisation In Situ</t>
+  </si>
+  <si>
+    <t>BIOTHERIS</t>
+  </si>
+  <si>
+    <t>CIC 1428</t>
+  </si>
+  <si>
+    <t>200520106M</t>
+  </si>
+  <si>
+    <t>Institut Curie</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>Institut des neurosciences Paris-Saclay</t>
+  </si>
+  <si>
+    <t>NeuroPSI</t>
+  </si>
+  <si>
+    <t>UMR 9197</t>
+  </si>
+  <si>
+    <t>201521290F</t>
+  </si>
+  <si>
+    <t>151 route de la Rotonde, Centre CEA Paris-Saclay, Bâtiment 151</t>
+  </si>
+  <si>
+    <t>Saclay</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>Laboratoire Physiopathologie et pharmacologie clinique de la douleur</t>
+  </si>
+  <si>
+    <t>LPPD</t>
+  </si>
+  <si>
+    <t>U 987</t>
+  </si>
+  <si>
+    <t>200616453M</t>
+  </si>
+  <si>
+    <t>Hôpital Ambroise Paré, 9 avenue Charles de Gaulle</t>
+  </si>
+  <si>
+    <t>92100</t>
+  </si>
+  <si>
+    <t>Boulogne</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>Laboratoire Anthropologie, Archeologie, Biologie</t>
+  </si>
+  <si>
+    <t>LAAB</t>
+  </si>
+  <si>
+    <t>UR 20202</t>
+  </si>
+  <si>
+    <t>202023516D</t>
+  </si>
+  <si>
+    <t>2 Avenue de la Source de la Bièvre</t>
+  </si>
+  <si>
+    <t>Montigny-le-Bretonneux</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>Institut photonique d'analyse non-destructive européen des matériaux anciens</t>
+  </si>
+  <si>
+    <t>IPANEMA</t>
+  </si>
+  <si>
+    <t>USR 3461</t>
+  </si>
+  <si>
+    <t>201220537A</t>
+  </si>
+  <si>
+    <t>Site du Synchrotron SOLEIL</t>
+  </si>
+  <si>
+    <t>Saint-Aubin</t>
+  </si>
+  <si>
+    <t>MCC</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>Génie des Procédés FRIgorifiques pour la Sécurité alimentaire et l’Environnement</t>
+  </si>
+  <si>
+    <t>FRISE</t>
+  </si>
+  <si>
+    <t>UPR 1460</t>
+  </si>
+  <si>
+    <t>201220495E</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>Institut de Recherche sur les ArchéoMATériaux</t>
+  </si>
+  <si>
+    <t>IRAMAT</t>
+  </si>
+  <si>
+    <t>UMR 7065</t>
+  </si>
+  <si>
+    <t>202224174K</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'ORLEANS Centre Ernest Babelon 3 D rue de la Ferollerie</t>
+  </si>
+  <si>
+    <t>45071</t>
+  </si>
+  <si>
+    <t>Orléans</t>
+  </si>
+  <si>
+    <t>Univ. Bourgogne Franche-Comté</t>
+  </si>
+  <si>
+    <t>INRAP</t>
+  </si>
+  <si>
+    <t>Univ Orléans</t>
+  </si>
+  <si>
+    <t>3222</t>
+  </si>
+  <si>
+    <t>Laboratoire en Informatique Haute Performance pour le Calcul et la simulation - DAM</t>
+  </si>
+  <si>
+    <t>LIHPC</t>
+  </si>
+  <si>
+    <t>202124059P</t>
+  </si>
+  <si>
+    <t>CEA Bruyères le Chatel, Chemin du Ru</t>
+  </si>
+  <si>
+    <t>3217</t>
+  </si>
+  <si>
+    <t>Matériaux et Structures</t>
+  </si>
+  <si>
+    <t>DMAS</t>
+  </si>
+  <si>
+    <t>201722663P</t>
+  </si>
+  <si>
+    <t>Châtillon</t>
+  </si>
+  <si>
+    <t>3220</t>
+  </si>
+  <si>
+    <t>Physique, Instrumentation, Environnement, Espace</t>
+  </si>
+  <si>
+    <t>DPHY</t>
+  </si>
+  <si>
+    <t>201722638M</t>
+  </si>
+  <si>
+    <t>3274</t>
+  </si>
+  <si>
+    <t>International Laboratory on Learning Systems</t>
+  </si>
+  <si>
+    <t>ILLS</t>
+  </si>
+  <si>
+    <t>IRL 2020</t>
+  </si>
+  <si>
+    <t>202224169E</t>
+  </si>
+  <si>
+    <t>1100, Rue Notre-Dame Ouest</t>
+  </si>
+  <si>
+    <t>H3C1K3</t>
+  </si>
+  <si>
+    <t>Montréal</t>
+  </si>
+  <si>
+    <t>3275</t>
+  </si>
+  <si>
+    <t>Institut de recherches arctiques Jean Malaurie</t>
+  </si>
+  <si>
+    <t>IRAM</t>
+  </si>
+  <si>
+    <t>UR 20203</t>
+  </si>
+  <si>
+    <t>202023613J</t>
+  </si>
+  <si>
+    <t>11 boulevard d'Alembert</t>
+  </si>
+  <si>
+    <t>3273</t>
+  </si>
+  <si>
+    <t>Soutenabilité et résilience</t>
+  </si>
+  <si>
+    <t>UMI SOURCE</t>
+  </si>
+  <si>
+    <t>UMI 272</t>
+  </si>
+  <si>
+    <t>202224281B</t>
+  </si>
+  <si>
+    <t>UVSQ, UFR SSH - Bâtiment Vauban, 47 boulevard Vauban</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78280 </t>
+  </si>
+  <si>
+    <t>Guyancourt Cedex</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>Biomolécules : conception, isolement, synthèse</t>
+  </si>
+  <si>
+    <t>BioCIS</t>
+  </si>
+  <si>
+    <t>UMR 8076</t>
+  </si>
+  <si>
+    <t>200212737R</t>
+  </si>
+  <si>
+    <t>Batiment Henri Moissan, 17 avenue des Sciences</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>Laboratoire interdisciplinaire des sciences du numérique</t>
+  </si>
+  <si>
+    <t>LISN</t>
+  </si>
+  <si>
+    <t>UMR 9015</t>
+  </si>
+  <si>
+    <t>202123711L</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 650</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>Département des Accélérateurs, de Cryogénie et de Magnétisme - DRF/IRFU</t>
+  </si>
+  <si>
+    <t>DACM</t>
+  </si>
+  <si>
+    <t>201722502P</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>Service d'étude des matériaux irradiés - DES/ISAS/DRMP</t>
+  </si>
+  <si>
+    <t>SEMI</t>
+  </si>
+  <si>
+    <t>202124049D</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 625</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>Service d'études mécaniques et thermiques - DES/ISAS/DM2S</t>
+  </si>
+  <si>
+    <t>SEMT</t>
+  </si>
+  <si>
+    <t>202124051F</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 607</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>Service d'étude des réacteurs et de mathématiques appliquées - DES/ISAS/DM2S</t>
+  </si>
+  <si>
+    <t>SERMA</t>
+  </si>
+  <si>
+    <t>202124053H</t>
+  </si>
+  <si>
+    <t>CEA Saclay, bâtiment 470</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>Service de Recherche en Matériaux et procédés Avancés - DES/ISAS/DRMP</t>
+  </si>
+  <si>
+    <t>SRMA</t>
+  </si>
+  <si>
+    <t>202124054J</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 455</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>Service de Génie Logiciel pour la Simulation - DES/ISAS/DM2S</t>
+  </si>
+  <si>
+    <t>SGLS</t>
+  </si>
+  <si>
+    <t>3279</t>
+  </si>
+  <si>
+    <t>Service de Recherche en Corrosion et Comportement des Matériaux - DES/ISAS/DRMP</t>
+  </si>
+  <si>
+    <t>S2CM</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>Service d'Exploitation et de Sécurité des Installations du DRMP - DES/ISAS/DRMP</t>
+  </si>
+  <si>
+    <t>SESD</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mécanique Paris-Saclay</t>
+  </si>
+  <si>
+    <t>LMPS</t>
+  </si>
+  <si>
+    <t>UMR 9026</t>
+  </si>
+  <si>
+    <t>202224176M</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>BIOlogie GEstion des Risques en agriculture</t>
+  </si>
+  <si>
+    <t>BIOGER</t>
+  </si>
+  <si>
+    <t>UR 1290</t>
+  </si>
+  <si>
+    <t>200717989C</t>
+  </si>
+  <si>
+    <t>22 place de l'agronomie, bât. F</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>Institut Galien Paris-Saclay</t>
+  </si>
+  <si>
+    <t>IGPS</t>
+  </si>
+  <si>
+    <t>UMR 8612</t>
+  </si>
+  <si>
+    <t>199812937A</t>
+  </si>
+  <si>
+    <t>3272</t>
+  </si>
+  <si>
+    <t>Laboratoire AntiDopage Français</t>
+  </si>
+  <si>
+    <t>LADF</t>
+  </si>
+  <si>
+    <t>202224211A</t>
+  </si>
+  <si>
+    <t>Bâtiment 409, 6 allée des découvertes</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>Signalisation et physiopathologie cardiovasculaire</t>
+  </si>
+  <si>
+    <t>CARPAT</t>
+  </si>
+  <si>
+    <t>U 1180</t>
+  </si>
+  <si>
+    <t>200616436U</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>Aérodynamique, Aéroélasticité, Acoustique</t>
+  </si>
+  <si>
+    <t>DAAA</t>
+  </si>
+  <si>
+    <t>201822810V</t>
+  </si>
+  <si>
+    <t>3218</t>
+  </si>
+  <si>
+    <t>Traitement de l’information et systèmes</t>
+  </si>
+  <si>
+    <t>DTIS</t>
+  </si>
+  <si>
+    <t>201822698Y</t>
+  </si>
+  <si>
+    <t>3219</t>
+  </si>
+  <si>
+    <t>Multi-Physique pour l’Energétique</t>
+  </si>
+  <si>
+    <t>DMPE</t>
+  </si>
+  <si>
+    <t>201722809Y</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>Center for iPS Therapy</t>
+  </si>
+  <si>
+    <t>Cithera</t>
+  </si>
+  <si>
+    <t>US 45</t>
+  </si>
+  <si>
+    <t>202124115A</t>
+  </si>
+  <si>
+    <t>Genopole Campus 1, 5 rue Henri Auguste-Desbruères</t>
+  </si>
+  <si>
+    <t>91030</t>
+  </si>
+  <si>
+    <t>Evry</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laboratoire de Génétique et  biologie cellulaire</t>
+  </si>
+  <si>
+    <t>LGBC</t>
+  </si>
+  <si>
+    <t>UR 4589</t>
+  </si>
+  <si>
+    <t>201019677Z</t>
+  </si>
+  <si>
+    <t>UFR des Sciences de la Santé</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>Laboratoire Albert Fert</t>
+  </si>
+  <si>
+    <t>LAF</t>
+  </si>
+  <si>
+    <t>UMR 137</t>
+  </si>
+  <si>
+    <t>199519291V</t>
+  </si>
+  <si>
+    <t>Thales, 1 avenue Augustin Fresnel</t>
+  </si>
+  <si>
+    <t>91767</t>
+  </si>
+  <si>
+    <t>Thales</t>
+  </si>
+  <si>
+    <t>3281</t>
+  </si>
+  <si>
+    <t>Service de Physico-Chimie - DES/ISAS/DRMP</t>
+  </si>
+  <si>
+    <t>SPC</t>
+  </si>
+  <si>
+    <t>202124052G</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>Service de Recherche en Hémato Immunologie - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>SRHI</t>
+  </si>
+  <si>
+    <t>200517104Z</t>
+  </si>
+  <si>
+    <t>Hopital Saint-Louis, 1 avenue Claude Vellefaux</t>
+  </si>
+  <si>
+    <t>75475</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>Paris-Saclay Applied Economics</t>
+  </si>
+  <si>
+    <t>PSAE</t>
+  </si>
+  <si>
+    <t>UMR 0210</t>
+  </si>
+  <si>
+    <t>202224181T</t>
+  </si>
+  <si>
+    <t>INRAE Palaiseau</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>Complexité, innovation, activités motrices et sportives</t>
+  </si>
+  <si>
+    <t>CIAMS</t>
+  </si>
+  <si>
+    <t>201019147Y</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, UFR STAPS</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>Ecologie, Société et Evolution</t>
+  </si>
+  <si>
+    <t>ESE</t>
+  </si>
+  <si>
+    <t>UMR 8079</t>
+  </si>
+  <si>
+    <t>200212739T</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>Analyse moléculaire, modélisation et imagerie de la maladie cancéreuse</t>
+  </si>
+  <si>
+    <t>AMMICA</t>
+  </si>
+  <si>
+    <t>UMS 3655, US 23</t>
+  </si>
+  <si>
+    <t>201420837T</t>
+  </si>
+  <si>
+    <t>Institut Gustave Roussy, 114 rue Edouard Vaillant</t>
+  </si>
+  <si>
+    <t>3282</t>
+  </si>
+  <si>
+    <t>MIcrobiota and MucOsae for cancer immunoSurveillAnce</t>
+  </si>
+  <si>
+    <t>MIMOSA</t>
+  </si>
+  <si>
+    <t>U1367</t>
+  </si>
+  <si>
+    <t>39 rue Camille Desmoulins</t>
+  </si>
+  <si>
+    <t>3283</t>
+  </si>
+  <si>
+    <t>Next-Generation Immuno-Oncology Research and Therapy in Pediatric and Adult cancer</t>
+  </si>
+  <si>
+    <t>NEXTIO</t>
+  </si>
+  <si>
+    <t>U1356</t>
+  </si>
+  <si>
+    <t>114 rue Edouard Vaillant</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>Oncogenèse, résistance et cibles thérapeutiques des cancers pédiatriques</t>
+  </si>
+  <si>
+    <t>ONRECAP</t>
+  </si>
+  <si>
+    <t>U1360</t>
+  </si>
+  <si>
+    <t>3286</t>
+  </si>
+  <si>
+    <t>Biothérapies innovantes</t>
+  </si>
+  <si>
+    <t>BioInnov</t>
+  </si>
+  <si>
+    <t>U1363</t>
+  </si>
+  <si>
+    <t>202624827C</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>Chimie et modélisation pour la biologie du cancer</t>
+  </si>
+  <si>
+    <t>CMBC</t>
+  </si>
+  <si>
+    <t>UMR 9187, U1196</t>
+  </si>
+  <si>
+    <t>201521303V</t>
+  </si>
+  <si>
+    <t>Centre Univers, Bâtiment 110-111-112, rue Henri Becquerel</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>Cohortes Epidémiologiques en population</t>
+  </si>
+  <si>
+    <t>CONSTANCES</t>
+  </si>
+  <si>
+    <t>UMS 011</t>
+  </si>
+  <si>
+    <t>201322808P</t>
+  </si>
+  <si>
+    <t>16 avenue Paul Vaillant Couturier, Bâtiment 15/16</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>Cancer Data Science</t>
+  </si>
+  <si>
+    <t>CDS</t>
+  </si>
+  <si>
+    <t>U1361</t>
+  </si>
+  <si>
+    <t>202624809H</t>
+  </si>
+  <si>
+    <t>3287</t>
+  </si>
+  <si>
+    <t>Dysfonction d'organes et Microcirculation</t>
+  </si>
+  <si>
+    <t>DYNAMIC</t>
+  </si>
+  <si>
+    <t>202624768N</t>
+  </si>
+  <si>
+    <t>63 Rue Gabriel Péri</t>
+  </si>
+  <si>
+    <t>94270</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>Génome, ARN et Cancer</t>
+  </si>
+  <si>
+    <t>GRC</t>
+  </si>
+  <si>
+    <t>UMR 3348</t>
+  </si>
+  <si>
+    <t>201019806P</t>
+  </si>
+  <si>
+    <t>Institut Curie, 26 rue d'Ulm</t>
+  </si>
+  <si>
+    <t>75248</t>
+  </si>
+  <si>
+    <t>Paris cedex 05</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>Physiopathogenèse et traitement des maladies du foie</t>
+  </si>
+  <si>
+    <t>HEPAREG</t>
+  </si>
+  <si>
+    <t>U 1193</t>
+  </si>
+  <si>
+    <t>201521294K</t>
+  </si>
+  <si>
+    <t>14 avenue Paul Vaillant Couturier, Centre Hépatobiliaire</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>Hémostase, inflammation, thrombose</t>
+  </si>
+  <si>
+    <t>HITh</t>
+  </si>
+  <si>
+    <t>U 1176</t>
+  </si>
+  <si>
+    <t>201521293J</t>
+  </si>
+  <si>
+    <t>Hôpital de Bicêtre, Bâtiment Pincus, 80 rue du Général Leclerc</t>
+  </si>
+  <si>
+    <t>Le Kremlin Bicêtre cedex</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>Institut Biomédical du Val de Bièvre</t>
+  </si>
+  <si>
+    <t>IBVB</t>
+  </si>
+  <si>
+    <t>US 044</t>
+  </si>
+  <si>
+    <t>202023578W</t>
+  </si>
+  <si>
+    <t>12 Avenue Paul Vaillant Couturier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94800 </t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>Institut Droit Régulations Technologies</t>
+  </si>
+  <si>
+    <t>IDRT</t>
+  </si>
+  <si>
+    <t>202624773U</t>
+  </si>
+  <si>
+    <t>Faculté Jean Monnet, 54 boulevard Desgranges</t>
+  </si>
+  <si>
+    <t>Sceaux</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>Laboratoire Méthodes Formelles</t>
+  </si>
+  <si>
+    <t>LMF</t>
+  </si>
+  <si>
+    <t>UMR 9021</t>
+  </si>
+  <si>
+    <t>202123712M</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>Laboratoire de Physique des Plasmas</t>
+  </si>
+  <si>
+    <t>LPP</t>
+  </si>
+  <si>
+    <t>UMR 7648</t>
+  </si>
+  <si>
+    <t>201019049S</t>
+  </si>
+  <si>
+    <t>Aile 1, Route de Saclay</t>
+  </si>
+  <si>
+    <t>91128</t>
+  </si>
+  <si>
+    <t>Ecole polytechnique</t>
+  </si>
+  <si>
+    <t>Observatoire de Paris</t>
+  </si>
+  <si>
+    <t>3289</t>
+  </si>
+  <si>
+    <t>Immunological Diseases, Microbiology and Innovative Therapies</t>
+  </si>
+  <si>
+    <t>IDMIT</t>
+  </si>
+  <si>
+    <t>18 route du Panorama</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>Laboratoire Lumière Matière aux Interfaces</t>
+  </si>
+  <si>
+    <t>LuMin</t>
+  </si>
+  <si>
+    <t>UMR 9024</t>
+  </si>
+  <si>
+    <t>202023513A</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>Maison de la Simulation - DRF</t>
+  </si>
+  <si>
+    <t>MdlS</t>
+  </si>
+  <si>
+    <t>UAR 3441</t>
+  </si>
+  <si>
+    <t>201120535C</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 709, Orme des merisiers</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>Centre d'Imagerie Multimodale</t>
+  </si>
+  <si>
+    <t>MIC</t>
+  </si>
+  <si>
+    <t>US 43, UAR 2016</t>
+  </si>
+  <si>
+    <t>202023500L</t>
+  </si>
+  <si>
+    <t>INSTITUT CURIE-Bâtiments 101B-110-111-112, CS90030-rue Henri Becquerel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91401 </t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>Maison des Sciences de l'Homme Paris-Saclay</t>
+  </si>
+  <si>
+    <t>MSH Paris-Saclay</t>
+  </si>
+  <si>
+    <t>UAR 3683</t>
+  </si>
+  <si>
+    <t>201521827P</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>Neurodégénération, Neuroprotection, Neuroregénération</t>
+  </si>
+  <si>
+    <t>Neuro-Bicêtre</t>
+  </si>
+  <si>
+    <t>201521292H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hôpital de Bicêtre,  Bâtiment Grégory Pincus,  80 rue du Général Leclerc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Kremlin-Bicêtre </t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>Systèmes et Applications des Technologies de l'Information et de l'Energie</t>
+  </si>
+  <si>
+    <t>SATIE</t>
+  </si>
+  <si>
+    <t>UMR 8029</t>
+  </si>
+  <si>
+    <t>200212702C</t>
+  </si>
+  <si>
+    <t>CNAM</t>
+  </si>
+  <si>
+    <t>ENS Rennes</t>
+  </si>
+  <si>
+    <t>Univ Gustave Eiffel</t>
+  </si>
+  <si>
+    <t>3292</t>
+  </si>
+  <si>
+    <t>Translational research approaches for therapeutics, modelling and imaging of neurodegenerative diseases</t>
+  </si>
+  <si>
+    <t>TREATMIND</t>
+  </si>
+  <si>
+    <t>CEA Fontenay-aux-Roses, 18 route du panorama, Bâtiment 61</t>
+  </si>
+  <si>
+    <t>3293</t>
+  </si>
+  <si>
+    <t>Analyse et visualisation</t>
+  </si>
+  <si>
+    <t>AVIZ</t>
+  </si>
+  <si>
+    <t>200818367J</t>
+  </si>
+  <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>Centre de référence, d'innovation, d'expertise et de transfert</t>
+  </si>
+  <si>
+    <t>CReFIX</t>
+  </si>
+  <si>
+    <t>US 39</t>
+  </si>
+  <si>
+    <t>201923595U</t>
+  </si>
+  <si>
+    <t>3294</t>
+  </si>
+  <si>
+    <t>HandiStart</t>
+  </si>
+  <si>
+    <t>UR 20262</t>
+  </si>
+  <si>
+    <t>202624758C</t>
+  </si>
+  <si>
+    <t>2 rue de la source de bièvres</t>
+  </si>
+  <si>
+    <t>78150</t>
+  </si>
+  <si>
+    <t>Montigny le Bretonneux</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>Institut du développement et des ressources en informatique scientifique</t>
+  </si>
+  <si>
+    <t>IDRIS</t>
+  </si>
+  <si>
+    <t>UPS 851</t>
+  </si>
+  <si>
+    <t>199320519N</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, bâtiment 506, BP 167</t>
+  </si>
+  <si>
+    <t>91403</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>Institut Jean-Pierre Bourgin</t>
+  </si>
+  <si>
+    <t>IJPB</t>
+  </si>
+  <si>
+    <t>UMR 1318</t>
+  </si>
+  <si>
+    <t>201119640E</t>
+  </si>
+  <si>
+    <t>INRA, Route de St-Cyr (RD10)</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>Innovation thérapeutique : de la physiopathologie à l'appliqué dans les pathologies neuro-Musculaires, la rePROduction et le déVEloppement</t>
+  </si>
+  <si>
+    <t>IMPROVE</t>
+  </si>
+  <si>
+    <t>U 1357</t>
+  </si>
+  <si>
+    <t>202624808G</t>
+  </si>
+  <si>
+    <t>UFR des sciences de la Santé</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>Approches génétiques intégrées et nouvelles thérapies pour les maladies rares</t>
+  </si>
+  <si>
+    <t>INTEGRARE</t>
+  </si>
+  <si>
+    <t>U 951</t>
+  </si>
+  <si>
+    <t>201019028U</t>
+  </si>
+  <si>
+    <t>Généthon, 1 bis rue de l'internationale</t>
+  </si>
+  <si>
+    <t>Généthon</t>
+  </si>
+  <si>
+    <t>EPHE</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>Institut de physique théorique - DRF</t>
+  </si>
+  <si>
+    <t>IPhT</t>
+  </si>
+  <si>
+    <t>UMR 3681</t>
+  </si>
+  <si>
+    <t>201522372G</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 774, Orme des Merisiers</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>Imaging, innovative RadIation therapy, and System medicine</t>
+  </si>
+  <si>
+    <t>IRIS</t>
+  </si>
+  <si>
+    <t>UMR 9029</t>
+  </si>
+  <si>
+    <t>202624791N</t>
+  </si>
+  <si>
+    <t>INSTITUT CURIE, 26, rue d’Ulm</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>Institut des Cellules souches pour le traitement et l'étude des maladies monogéniques</t>
+  </si>
+  <si>
+    <t>I-STEM</t>
+  </si>
+  <si>
+    <t>U 861</t>
+  </si>
+  <si>
+    <t>201019016F</t>
+  </si>
+  <si>
+    <t>5 rue Henri Desbruères, GENOPOLE CAMPUS 1</t>
+  </si>
+  <si>
+    <t>91100</t>
+  </si>
+  <si>
+    <t>Corbeil-Essonne</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>Laboratoire Analyse et Modélisation pour la Biologie et l'Environnement</t>
+  </si>
+  <si>
+    <t>LAMBE</t>
+  </si>
+  <si>
+    <t>UMR 8587</t>
+  </si>
+  <si>
+    <t>201019014D</t>
+  </si>
+  <si>
+    <t>Rue du Père Jarlan, Bâtiment Maupertuis</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>Laboratoire Interactions, Dynamiques et Lasers - DRF/IRAMIS</t>
+  </si>
+  <si>
+    <t>LIDYL</t>
+  </si>
+  <si>
+    <t>ERL 9000</t>
+  </si>
+  <si>
+    <t>202024272A</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 522</t>
+  </si>
+  <si>
     <t>1949</t>
   </si>
   <si>
     <t>Laboratoire Léon Brillouin - DRF/IRAMIS</t>
   </si>
   <si>
     <t>LLB</t>
   </si>
   <si>
-    <t>N/A</t>
+    <t>UMR 12</t>
   </si>
   <si>
     <t>197419288H</t>
   </si>
   <si>
     <t>CEA Saclay, Bâtiment 563</t>
   </si>
   <si>
-    <t>91191</t>
-[...172 lines deleted...]
-  <si>
     <t>2007</t>
   </si>
   <si>
     <t>Laboratoire des sciences du climat et de l'environnement - DRF</t>
   </si>
   <si>
     <t>LSCE</t>
   </si>
   <si>
+    <t>UMR 8212</t>
+  </si>
+  <si>
     <t>200611689J</t>
   </si>
   <si>
     <t>CEA Saclay, Bâtiment ICE, Orme des Merisiers</t>
   </si>
   <si>
-    <t>2099</t>
-[...3239 lines deleted...]
-    <t>ERPHAN</t>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>Pharmacologie des Oligonucléotides pour guérir les Myopathies</t>
+  </si>
+  <si>
+    <t>PHARMAcoligo</t>
+  </si>
+  <si>
+    <t>UR 20261</t>
+  </si>
+  <si>
+    <t>3298</t>
+  </si>
+  <si>
+    <t>REcherche, HAndicap, Dysfonction, Adaptations, Participation et Technologie</t>
+  </si>
+  <si>
+    <t>REHADAPT</t>
   </si>
   <si>
     <t>UR 20201</t>
   </si>
   <si>
-    <t>202023514B</t>
-[...1 lines deleted...]
-  <si>
     <t>UFR Simone Veil</t>
   </si>
   <si>
-    <t>2127</t>
-[...719 lines deleted...]
-    <t>INRAE Palaiseau</t>
+    <t>3299</t>
+  </si>
+  <si>
+    <t>Technologies pour la Santé et le Médicament</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>3301</t>
+  </si>
+  <si>
+    <t>Statistique mathématique et apprentissage</t>
+  </si>
+  <si>
+    <t>CELESTE</t>
+  </si>
+  <si>
+    <t>201923222N</t>
+  </si>
+  <si>
+    <t>Institut de Mathématiques d'Orsay, bâtiment 307</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>Surveillance et Optimisation bio-informées pour améliorer le Sport et la Santé</t>
+  </si>
+  <si>
+    <t>BOOST</t>
+  </si>
+  <si>
+    <t>202524615B</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 335</t>
+  </si>
+  <si>
+    <t>Bures sur Yvette</t>
+  </si>
+  <si>
+    <t>3302</t>
+  </si>
+  <si>
+    <t>Comprendre la forme des données</t>
+  </si>
+  <si>
+    <t>DATASHAPE</t>
+  </si>
+  <si>
+    <t>201622050C</t>
+  </si>
+  <si>
+    <t>3303</t>
+  </si>
+  <si>
+    <t>Deducteam</t>
+  </si>
+  <si>
+    <t>DEDUCTEAM</t>
+  </si>
+  <si>
+    <t>201121007R</t>
+  </si>
+  <si>
+    <t>ENS Paris-Saclay, 4 avenue des Sciences</t>
+  </si>
+  <si>
+    <t>3304</t>
+  </si>
+  <si>
+    <t>Systèmes dynamiques interconnectés dans des environnements complexes</t>
+  </si>
+  <si>
+    <t>DISCO</t>
+  </si>
+  <si>
+    <t>201020959T</t>
+  </si>
+  <si>
+    <t>3, rue Joliot Curie</t>
+  </si>
+  <si>
+    <t>3305</t>
+  </si>
+  <si>
+    <t>Interaction Située Extrême</t>
+  </si>
+  <si>
+    <t>EX-SITU</t>
+  </si>
+  <si>
+    <t>201521246H</t>
+  </si>
+  <si>
+    <t>Inria Saclay</t>
+  </si>
+  <si>
+    <t>3306</t>
+  </si>
+  <si>
+    <t>Génération Adaptative de Maillage et Méthodes numériques Avancées</t>
+  </si>
+  <si>
+    <t>GAMMAO</t>
+  </si>
+  <si>
+    <t>202324396X</t>
+  </si>
+  <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>Interacting with Large Data</t>
+  </si>
+  <si>
+    <t>ILDA</t>
+  </si>
+  <si>
+    <t>201521247J</t>
+  </si>
+  <si>
+    <t>3308</t>
+  </si>
+  <si>
+    <t>Computational systems biology and optimization</t>
+  </si>
+  <si>
+    <t>LIFEWARE</t>
+  </si>
+  <si>
+    <t>201421205T</t>
+  </si>
+  <si>
+    <t>3309</t>
+  </si>
+  <si>
+    <t>Calcul formel, mathématiques expérimentales et interaction</t>
+  </si>
+  <si>
+    <t>MATHEXP</t>
+  </si>
+  <si>
+    <t>202224256Z</t>
+  </si>
+  <si>
+    <t>3310</t>
+  </si>
+  <si>
+    <t>Modèles et inférence pour les données de Neuroimagerie</t>
+  </si>
+  <si>
+    <t>MIND</t>
+  </si>
+  <si>
+    <t>202224253W</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 145</t>
+  </si>
+  <si>
+    <t>3311</t>
+  </si>
+  <si>
+    <t>Dynamiques de populations multi-échelles pour des systèmes physiologiques</t>
+  </si>
+  <si>
+    <t>MUSCA</t>
+  </si>
+  <si>
+    <t>202023600V</t>
+  </si>
+  <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>OPtimisation Imagerie et Santé</t>
+  </si>
+  <si>
+    <t>OPIS</t>
+  </si>
+  <si>
+    <t>201923238F</t>
+  </si>
+  <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>Méthodes particulaires utilisant Monge-Ampère</t>
+  </si>
+  <si>
+    <t>ParMa</t>
+  </si>
+  <si>
+    <t>202424470Y</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>Cloud personnel sécurisé</t>
+  </si>
+  <si>
+    <t>PETRUS</t>
+  </si>
+  <si>
+    <t>201622250V</t>
+  </si>
+  <si>
+    <t>3315</t>
+  </si>
+  <si>
+    <t>Concevoir des technologies d'amélioration de la vie privée explicables et efficaces</t>
+  </si>
+  <si>
+    <t>PETSCRAFT</t>
+  </si>
+  <si>
+    <t>202424541A</t>
+  </si>
+  <si>
+    <t>3316</t>
+  </si>
+  <si>
+    <t>Quantum Computation Structures</t>
+  </si>
+  <si>
+    <t>QUACS</t>
+  </si>
+  <si>
+    <t>202124178U</t>
+  </si>
+  <si>
+    <t>4 avenue des Sciences</t>
+  </si>
+  <si>
+    <t>3317</t>
+  </si>
+  <si>
+    <t>SImulations en Médecine, BIOtechnologie et ToXicologie de systèmes multicellulaires</t>
+  </si>
+  <si>
+    <t>SIMBIOTX</t>
+  </si>
+  <si>
+    <t>202123946S</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>Méthodes computationnelles et mathématiques pour comprendre la société et la santé à partir de données</t>
+  </si>
+  <si>
+    <t>SODA</t>
+  </si>
+  <si>
+    <t>202224249S</t>
+  </si>
+  <si>
+    <t>3291</t>
+  </si>
+  <si>
+    <t>Stratégies d’investigations analytiques : Médicaments, bioMatériaux, tissus et Matrices biologiques</t>
+  </si>
+  <si>
+    <t>SI3AM</t>
+  </si>
+  <si>
+    <t>202624769P</t>
+  </si>
+  <si>
+    <t>Bâtiment 670 (Henri Moissan), 17 Av. des Sciences</t>
+  </si>
+  <si>
+    <t>3319</t>
+  </si>
+  <si>
+    <t>TAckling the Underspecified</t>
+  </si>
+  <si>
+    <t>TAU</t>
+  </si>
+  <si>
+    <t>201622258D</t>
+  </si>
+  <si>
+    <t>Bat. 660 Claude Shannon, Université Paris-Saclay</t>
+  </si>
+  <si>
+    <t>9140</t>
+  </si>
+  <si>
+    <t>3320</t>
+  </si>
+  <si>
+    <t>Certified Programs, Certified Tools, Certified Floating-Point Computations</t>
+  </si>
+  <si>
+    <t>TOCCATA</t>
+  </si>
+  <si>
+    <t>201221053L</t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>Pour un Internet non-conventionnel</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>201923224R</t>
+  </si>
+  <si>
+    <t>3322</t>
+  </si>
+  <si>
+    <t>Agro-Biotechnologies Industrielles</t>
+  </si>
+  <si>
+    <t>ABI</t>
+  </si>
+  <si>
+    <t>201923235C</t>
+  </si>
+  <si>
+    <t>CEBB 3 rue des Rouges Terres</t>
+  </si>
+  <si>
+    <t>51110</t>
+  </si>
+  <si>
+    <t>Pomacle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P233"/>
+  <dimension ref="A1:P254"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4387,7850 +4660,8576 @@
       </c>
       <c r="K2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F5" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="I6" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...12 lines deleted...]
-        <v>34</v>
+      <c r="K6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="L7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="K8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>89</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>90</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>34</v>
+        <v>51</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>136</v>
+        <v>80</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>18</v>
+        <v>159</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="I23" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" s="0" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>178</v>
+        <v>135</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>179</v>
+        <v>84</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>178</v>
+        <v>135</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>185</v>
+        <v>84</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="G27" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="M28" s="0" t="s">
         <v>198</v>
-      </c>
-[...22 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="E29" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="E29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>194</v>
+        <v>164</v>
+      </c>
+      <c r="L29" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="M29" s="0" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>21</v>
+        <v>214</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="M30" s="0" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>18</v>
+        <v>219</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>18</v>
+        <v>225</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>21</v>
+        <v>205</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>18</v>
+        <v>231</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>21</v>
+        <v>234</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>24</v>
+        <v>129</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>125</v>
+        <v>242</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>126</v>
+        <v>243</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>34</v>
+        <v>244</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J35" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="K35" s="0" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>18</v>
+        <v>256</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>249</v>
+        <v>148</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>58</v>
+        <v>266</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>194</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>192</v>
+        <v>273</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>193</v>
+        <v>49</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>194</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>152</v>
+        <v>279</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>153</v>
+        <v>280</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>154</v>
+        <v>252</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="D40" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="E40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>242</v>
+        <v>49</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>278</v>
+        <v>80</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>177</v>
+        <v>290</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>178</v>
+        <v>83</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>179</v>
+        <v>291</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>292</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>18</v>
+        <v>296</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H43" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I43" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>155</v>
+        <v>305</v>
       </c>
       <c r="K43" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>301</v>
+        <v>83</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>301</v>
+        <v>135</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>302</v>
+        <v>84</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>303</v>
+        <v>25</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>155</v>
+        <v>51</v>
+      </c>
+      <c r="L45" s="0" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>313</v>
+        <v>80</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>178</v>
+        <v>135</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>185</v>
+        <v>291</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>323</v>
+        <v>84</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>303</v>
+        <v>51</v>
       </c>
       <c r="K47" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>165</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>336</v>
+        <v>205</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>322</v>
+        <v>90</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>323</v>
+        <v>91</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>303</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>347</v>
+        <v>80</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>18</v>
+        <v>358</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>322</v>
+        <v>361</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>302</v>
+        <v>206</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>361</v>
+        <v>80</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>249</v>
+        <v>367</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>59</v>
+        <v>368</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>367</v>
+        <v>80</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="K54" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...15 lines deleted...]
-        <v>155</v>
+      <c r="L54" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="M54" s="0" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>363</v>
+        <v>290</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>249</v>
+        <v>83</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>58</v>
+        <v>291</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>59</v>
+        <v>292</v>
+      </c>
+      <c r="K55" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>18</v>
+        <v>383</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>72</v>
+        <v>273</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>382</v>
+        <v>129</v>
+      </c>
+      <c r="K56" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>386</v>
+        <v>80</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>249</v>
+        <v>392</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>58</v>
+        <v>354</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>394</v>
+        <v>290</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>241</v>
+        <v>83</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>292</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>398</v>
+        <v>80</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>400</v>
+        <v>304</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>381</v>
+        <v>291</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>305</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>400</v>
+        <v>290</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>381</v>
+        <v>291</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>292</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>411</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>412</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>22</v>
+        <v>386</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>413</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>414</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>415</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>18</v>
+        <v>416</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>21</v>
+        <v>273</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>381</v>
+        <v>49</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>24</v>
+        <v>50</v>
+      </c>
+      <c r="K62" s="0" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>423</v>
+        <v>290</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>424</v>
+        <v>83</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>22</v>
+        <v>291</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>425</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>430</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>32</v>
+        <v>205</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>33</v>
+        <v>206</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>433</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>434</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>435</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>436</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>193</v>
+        <v>341</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>439</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>18</v>
+        <v>440</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>293</v>
+        <v>443</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>294</v>
+        <v>386</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>447</v>
+        <v>360</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>241</v>
+        <v>205</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>448</v>
+        <v>341</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>449</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>450</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>451</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>454</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>116</v>
+        <v>455</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J68" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="K68" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="K68" s="0" t="s">
-        <v>243</v>
+      <c r="L68" s="0" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>18</v>
+        <v>459</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>459</v>
+        <v>290</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>241</v>
+        <v>83</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>448</v>
+        <v>291</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>460</v>
+        <v>292</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>461</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>463</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>18</v>
+        <v>464</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>465</v>
+        <v>83</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="K70" s="0" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>466</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>467</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>468</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>469</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>470</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>471</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>472</v>
+        <v>118</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>242</v>
+        <v>119</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J71" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="K71" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="D72" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="D72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>284</v>
+        <v>391</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>285</v>
+        <v>392</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>286</v>
+        <v>354</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="C73" s="0" t="s">
+      <c r="D73" s="0" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>480</v>
       </c>
       <c r="F73" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="K73" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" s="0" t="s">
         <v>481</v>
-      </c>
-[...10 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>484</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="D74" s="0" t="s">
         <v>485</v>
       </c>
-      <c r="C74" s="0" t="s">
+      <c r="E74" s="0" t="s">
         <v>486</v>
       </c>
-      <c r="D74" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="F74" s="0" t="s">
         <v>487</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="0" t="s">
-        <v>72</v>
+        <v>205</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>381</v>
+        <v>341</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>382</v>
-[...8 lines deleted...]
-        <v>489</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C75" s="0" t="s">
         <v>490</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="D75" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="C75" s="0" t="s">
+      <c r="E75" s="0" t="s">
         <v>492</v>
       </c>
-      <c r="D75" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>493</v>
       </c>
-      <c r="E75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G75" s="0" t="s">
-        <v>72</v>
+        <v>205</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="K75" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
         <v>496</v>
       </c>
-      <c r="C76" s="0" t="s">
+      <c r="D76" s="0" t="s">
         <v>497</v>
       </c>
-      <c r="D76" s="0" t="s">
+      <c r="E76" s="0" t="s">
         <v>498</v>
       </c>
-      <c r="E76" s="0" t="s">
+      <c r="F76" s="0" t="s">
         <v>499</v>
       </c>
-      <c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>501</v>
+        <v>341</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>502</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="D77" s="0" t="s">
         <v>503</v>
       </c>
-      <c r="C77" s="0" t="s">
+      <c r="E77" s="0" t="s">
         <v>504</v>
       </c>
-      <c r="D77" s="0" t="s">
+      <c r="F77" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G77" s="0" t="s">
-        <v>241</v>
+        <v>205</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>448</v>
+        <v>341</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="K77" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="C78" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="D78" s="0" t="s">
         <v>509</v>
       </c>
-      <c r="C78" s="0" t="s">
+      <c r="E78" s="0" t="s">
         <v>510</v>
       </c>
-      <c r="D78" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="0" t="s">
+      <c r="F78" s="0" t="s">
         <v>511</v>
       </c>
-      <c r="F78" s="0" t="s">
+      <c r="G78" s="0" t="s">
         <v>512</v>
       </c>
-      <c r="G78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H78" s="0" t="s">
-        <v>286</v>
+        <v>513</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>18</v>
+        <v>517</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>441</v>
+        <v>519</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>293</v>
+        <v>205</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>294</v>
+        <v>206</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>380</v>
+        <v>525</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>72</v>
+        <v>162</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>381</v>
+        <v>163</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>382</v>
+        <v>164</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>18</v>
+        <v>529</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>400</v>
+        <v>47</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>401</v>
+        <v>129</v>
+      </c>
+      <c r="K81" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="L81" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="M81" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>529</v>
+        <v>80</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>380</v>
+        <v>47</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>382</v>
+        <v>51</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>57</v>
+        <v>541</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>501</v>
+        <v>542</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>59</v>
+        <v>543</v>
+      </c>
+      <c r="K83" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>540</v>
+        <v>80</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>249</v>
+        <v>135</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>58</v>
+        <v>291</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>543</v>
+        <v>164</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>380</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>72</v>
+        <v>162</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>381</v>
+        <v>163</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>382</v>
+        <v>164</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>552</v>
+        <v>80</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>242</v>
+        <v>84</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J86" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="K86" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>561</v>
+        <v>99</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>127</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>567</v>
+        <v>80</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>569</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>241</v>
+        <v>148</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>448</v>
+        <v>149</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>570</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>572</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>573</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
         <v>574</v>
       </c>
-      <c r="F89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" s="0" t="s">
-        <v>576</v>
+        <v>148</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>501</v>
+        <v>155</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>577</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="D90" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="C90" s="0" t="s">
+      <c r="F90" s="0" t="s">
         <v>579</v>
       </c>
-      <c r="D90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G90" s="0" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>448</v>
+        <v>84</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>582</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="D91" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>583</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F91" s="0" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>588</v>
+        <v>135</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>51</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>592</v>
+        <v>80</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>380</v>
+        <v>588</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>381</v>
+        <v>291</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>382</v>
+        <v>51</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>597</v>
+        <v>80</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>380</v>
+        <v>574</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>72</v>
+        <v>148</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>381</v>
+        <v>149</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>51</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>602</v>
+        <v>80</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>144</v>
+        <v>353</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>145</v>
+        <v>354</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>512</v>
+        <v>602</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>285</v>
+        <v>135</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>400</v>
+        <v>221</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>72</v>
+        <v>608</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>381</v>
+        <v>163</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>164</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="G97" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="B97" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H97" s="0" t="s">
-        <v>448</v>
+        <v>341</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G98" s="0" t="s">
         <v>621</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H98" s="0" t="s">
-        <v>628</v>
+        <v>49</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>164</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>632</v>
+        <v>80</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>634</v>
+        <v>47</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>241</v>
+        <v>48</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>242</v>
+        <v>386</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>640</v>
+        <v>327</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>241</v>
+        <v>83</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>448</v>
+        <v>291</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>241</v>
+        <v>621</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>448</v>
+        <v>49</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>652</v>
+        <v>31</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>322</v>
+        <v>127</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>323</v>
+        <v>642</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>653</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>343</v>
+        <v>648</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>322</v>
+        <v>608</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>323</v>
+        <v>163</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>164</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>662</v>
+        <v>80</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>665</v>
+        <v>621</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>666</v>
+        <v>49</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>155</v>
+        <v>50</v>
+      </c>
+      <c r="K104" s="0" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>672</v>
+        <v>602</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>673</v>
+        <v>135</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>674</v>
+        <v>84</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>155</v>
+        <v>129</v>
+      </c>
+      <c r="K105" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L105" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>676</v>
+        <v>661</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>677</v>
+        <v>662</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>680</v>
+        <v>665</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>241</v>
+        <v>666</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>242</v>
+        <v>667</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>681</v>
+        <v>668</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>682</v>
+        <v>669</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>683</v>
+        <v>670</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>686</v>
+        <v>665</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>192</v>
+        <v>666</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>193</v>
+        <v>667</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>56</v>
+        <v>678</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>57</v>
+        <v>251</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>501</v>
+        <v>243</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>244</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>693</v>
+        <v>680</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>694</v>
+        <v>681</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>695</v>
+        <v>682</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>56</v>
+        <v>304</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>501</v>
+        <v>291</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>24</v>
+        <v>305</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>697</v>
+        <v>684</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>698</v>
+        <v>685</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>699</v>
+        <v>80</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>700</v>
+        <v>686</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>702</v>
+        <v>688</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>703</v>
+        <v>689</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>25</v>
+        <v>129</v>
+      </c>
+      <c r="L110" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="M110" s="0" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>705</v>
+        <v>691</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>706</v>
+        <v>692</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>18</v>
+        <v>694</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>708</v>
+        <v>695</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>709</v>
+        <v>696</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>21</v>
+        <v>697</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>381</v>
+        <v>698</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>194</v>
+        <v>244</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>301</v>
+        <v>705</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>302</v>
+        <v>22</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>263</v>
+        <v>711</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>192</v>
+        <v>83</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>193</v>
+        <v>291</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>194</v>
+        <v>51</v>
+      </c>
+      <c r="L113" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="M113" s="0" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>18</v>
+        <v>715</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>21</v>
+        <v>718</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>22</v>
+        <v>719</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="K114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>731</v>
+        <v>107</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>125</v>
+        <v>99</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="K115" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>736</v>
+        <v>729</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>178</v>
+        <v>730</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>179</v>
+        <v>731</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>18</v>
+        <v>735</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>741</v>
+        <v>304</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>178</v>
+        <v>83</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>185</v>
+        <v>291</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="K117" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="L117" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="M117" s="0" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F118" s="0" t="s">
         <v>742</v>
       </c>
-      <c r="B118" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G118" s="0" t="s">
-        <v>21</v>
+        <v>328</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>747</v>
       </c>
-      <c r="B119" s="0" t="s">
+      <c r="F119" s="0" t="s">
         <v>748</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G119" s="0" t="s">
-        <v>21</v>
+        <v>205</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="K119" s="0" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="C120" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="D120" s="0" t="s">
         <v>752</v>
       </c>
-      <c r="C120" s="0" t="s">
+      <c r="E120" s="0" t="s">
         <v>753</v>
       </c>
-      <c r="D120" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
         <v>754</v>
       </c>
-      <c r="F120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G120" s="0" t="s">
-        <v>21</v>
+        <v>697</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>381</v>
+        <v>698</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>24</v>
+        <v>244</v>
+      </c>
+      <c r="K120" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="0" t="s">
         <v>757</v>
       </c>
-      <c r="C121" s="0" t="s">
+      <c r="D121" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>758</v>
       </c>
-      <c r="D121" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
         <v>759</v>
       </c>
-      <c r="F121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G121" s="0" t="s">
-        <v>178</v>
+        <v>760</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>179</v>
+        <v>243</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>18</v>
+        <v>764</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>465</v>
+        <v>242</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>286</v>
+        <v>243</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J122" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K122" s="0" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>400</v>
+        <v>772</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>72</v>
+        <v>773</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>381</v>
+        <v>774</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="K123" s="0" t="s">
         <v>25</v>
       </c>
       <c r="L123" s="0" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="M123" s="0" t="s">
-        <v>234</v>
+        <v>776</v>
       </c>
       <c r="N123" s="0" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>21</v>
+        <v>361</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>56</v>
+        <v>788</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>782</v>
+        <v>251</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>783</v>
+        <v>243</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>129</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>263</v>
+        <v>794</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>789</v>
+        <v>443</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>193</v>
+        <v>49</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>194</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>795</v>
+        <v>304</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>796</v>
+        <v>83</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>448</v>
+        <v>291</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J127" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="K127" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="L127" s="0" t="s">
         <v>25</v>
+      </c>
+      <c r="M127" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="N127" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="O127" s="0" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>56</v>
+        <v>807</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>782</v>
+        <v>205</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>58</v>
+        <v>341</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>194</v>
+        <v>25</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>18</v>
+        <v>811</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>56</v>
+        <v>813</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>501</v>
+        <v>291</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>24</v>
+        <v>164</v>
+      </c>
+      <c r="K129" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>423</v>
+        <v>819</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>72</v>
+        <v>688</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>381</v>
+        <v>820</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>25</v>
+        <v>129</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>782</v>
+        <v>83</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>58</v>
+        <v>291</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>59</v>
+        <v>164</v>
+      </c>
+      <c r="K131" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L131" s="0" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>40</v>
+        <v>826</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>153</v>
+        <v>83</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>822</v>
+        <v>291</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
+      </c>
+      <c r="K132" s="0" t="s">
+        <v>832</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>826</v>
+        <v>80</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>828</v>
+        <v>366</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>789</v>
+        <v>367</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>193</v>
+        <v>91</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>194</v>
+        <v>368</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>18</v>
+        <v>840</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>782</v>
+        <v>135</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>58</v>
+        <v>291</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>834</v>
+        <v>25</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>776</v>
+        <v>848</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>21</v>
+        <v>849</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>155</v>
+        <v>51</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L135" s="0" t="s">
-        <v>25</v>
+        <v>129</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>846</v>
+        <v>90</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>847</v>
+        <v>91</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>194</v>
+        <v>165</v>
+      </c>
+      <c r="K136" s="0" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>845</v>
+        <v>165</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>846</v>
+        <v>90</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>847</v>
+        <v>91</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>194</v>
+        <v>165</v>
+      </c>
+      <c r="K137" s="0" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>858</v>
+        <v>165</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>322</v>
+        <v>90</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>302</v>
+        <v>91</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>303</v>
+        <v>165</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>18</v>
+        <v>869</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>400</v>
+        <v>165</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>401</v>
+        <v>164</v>
+      </c>
+      <c r="K139" s="0" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>18</v>
+        <v>874</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>867</v>
+        <v>165</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>665</v>
+        <v>90</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>868</v>
+        <v>91</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>869</v>
+        <v>165</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>164</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>875</v>
+        <v>165</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>876</v>
+        <v>90</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>877</v>
+        <v>91</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>303</v>
+        <v>165</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>883</v>
+        <v>165</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>884</v>
+        <v>90</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>302</v>
+        <v>91</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
+      </c>
+      <c r="K142" s="0" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>891</v>
+        <v>705</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>33</v>
+        <v>719</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>892</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>893</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>894</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>895</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>896</v>
       </c>
       <c r="F144" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="H144" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="G144" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I144" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>704</v>
+        <v>164</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>898</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>899</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>900</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>901</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F145" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G145" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I145" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J145" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="K145" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="L145" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="G145" s="0" t="s">
+      <c r="M145" s="0" t="s">
         <v>904</v>
       </c>
-      <c r="H145" s="0" t="s">
+      <c r="N145" s="0" t="s">
         <v>905</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>906</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>907</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>908</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>909</v>
       </c>
-      <c r="E146" s="0" t="s">
+      <c r="F146" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J146" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="K146" s="0" t="s">
         <v>910</v>
-      </c>
-[...16 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>911</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>912</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>913</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>914</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>915</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>916</v>
+        <v>135</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>917</v>
+        <v>84</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="C148" s="0" t="s">
         <v>918</v>
       </c>
-      <c r="B148" s="0" t="s">
+      <c r="D148" s="0" t="s">
         <v>919</v>
       </c>
-      <c r="C148" s="0" t="s">
+      <c r="E148" s="0" t="s">
         <v>920</v>
       </c>
-      <c r="D148" s="0" t="s">
+      <c r="F148" s="0" t="s">
         <v>921</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="G148" s="0" t="s">
         <v>922</v>
       </c>
-      <c r="F148" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H148" s="0" t="s">
-        <v>381</v>
+        <v>923</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J148" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="K148" s="0" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>370</v>
+        <v>99</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>323</v>
+        <v>100</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>934</v>
+        <v>244</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>424</v>
+        <v>251</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>22</v>
+        <v>243</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>25</v>
+        <v>129</v>
+      </c>
+      <c r="K150" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="L150" s="0" t="s">
+        <v>935</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>241</v>
+        <v>361</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>242</v>
+        <v>942</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="K151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>876</v>
+        <v>949</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>877</v>
+        <v>950</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>303</v>
+        <v>24</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>18</v>
+        <v>954</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>357</v>
+        <v>956</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>951</v>
+        <v>127</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>302</v>
+        <v>957</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>301</v>
+        <v>455</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>302</v>
+        <v>964</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>303</v>
+        <v>24</v>
+      </c>
+      <c r="L154" s="0" t="s">
+        <v>965</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>963</v>
+        <v>665</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>964</v>
+        <v>666</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>965</v>
+        <v>667</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>195</v>
-[...11 lines deleted...]
-        <v>968</v>
+        <v>164</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>18</v>
+        <v>974</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>472</v>
+        <v>977</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>242</v>
+        <v>978</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J156" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="K156" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="L156" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="M156" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="N156" s="0" t="s">
+        <v>981</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>977</v>
+        <v>80</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>322</v>
+        <v>730</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>302</v>
+        <v>731</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>155</v>
+        <v>51</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>983</v>
+        <v>80</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>985</v>
+        <v>368</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>576</v>
+        <v>922</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>58</v>
+        <v>991</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>59</v>
+        <v>368</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>989</v>
+        <v>80</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>400</v>
+        <v>368</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>72</v>
+        <v>922</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>381</v>
+        <v>991</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>59</v>
-[...14 lines deleted...]
-        <v>614</v>
+        <v>368</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>241</v>
+        <v>1002</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>448</v>
+        <v>1003</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="K160" s="0" t="s">
+        <v>292</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>381</v>
+        <v>100</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>400</v>
+        <v>1015</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>72</v>
+        <v>1016</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>381</v>
+        <v>1017</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>401</v>
+        <v>24</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>832</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>665</v>
+        <v>361</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>1016</v>
+        <v>206</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
+      </c>
+      <c r="K163" s="0" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>72</v>
+        <v>205</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>195</v>
+        <v>292</v>
+      </c>
+      <c r="L164" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>1026</v>
+        <v>80</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>1022</v>
+        <v>189</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>381</v>
+        <v>84</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>51</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>1031</v>
+        <v>80</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>1022</v>
+        <v>1038</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>381</v>
+        <v>84</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1033</v>
+        <v>51</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>481</v>
+        <v>1043</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>482</v>
+        <v>135</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>483</v>
+        <v>51</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>1041</v>
+        <v>80</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>381</v>
+        <v>84</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>1047</v>
+        <v>80</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>1053</v>
+        <v>80</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>1054</v>
+        <v>80</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>1055</v>
+        <v>579</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>1056</v>
+        <v>83</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="I170" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>51</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>1060</v>
+        <v>80</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>1061</v>
+        <v>80</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>1062</v>
+        <v>579</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>117</v>
+        <v>291</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>51</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>1066</v>
+        <v>80</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>1067</v>
+        <v>80</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>195</v>
+        <v>579</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>117</v>
+        <v>291</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>51</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>195</v>
+        <v>304</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>117</v>
+        <v>291</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>194</v>
+        <v>292</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>195</v>
+        <v>305</v>
+      </c>
+      <c r="L173" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F174" s="0" t="s">
         <v>1073</v>
       </c>
-      <c r="B174" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G174" s="0" t="s">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>164</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>1078</v>
       </c>
-      <c r="B175" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>195</v>
+        <v>1023</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>116</v>
+        <v>361</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="I175" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>25</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F176" s="0" t="s">
         <v>1083</v>
       </c>
-      <c r="B176" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G176" s="0" t="s">
-        <v>116</v>
+        <v>361</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>1088</v>
       </c>
-      <c r="B177" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F177" s="0" t="s">
-        <v>195</v>
+        <v>1023</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>116</v>
+        <v>361</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>129</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>1096</v>
+        <v>80</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>1098</v>
+        <v>368</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>891</v>
+        <v>922</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>905</v>
+        <v>991</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>194</v>
+        <v>368</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>1102</v>
+        <v>80</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>263</v>
+        <v>368</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>789</v>
+        <v>367</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>1104</v>
+        <v>91</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>194</v>
+        <v>368</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>1106</v>
+        <v>1098</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>1107</v>
+        <v>1099</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>1108</v>
+        <v>80</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>400</v>
+        <v>368</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>72</v>
+        <v>922</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>381</v>
+        <v>991</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>1112</v>
+        <v>368</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>1113</v>
+        <v>1101</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>1114</v>
+        <v>1102</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>1115</v>
+        <v>1103</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>18</v>
+        <v>1104</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>1116</v>
+        <v>1105</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>897</v>
+        <v>1106</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>72</v>
+        <v>1107</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>381</v>
+        <v>1108</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>50</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>1117</v>
+        <v>129</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>1118</v>
+        <v>1109</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>1119</v>
+        <v>1110</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>1120</v>
+        <v>1111</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>18</v>
+        <v>1112</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>1121</v>
+        <v>1113</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>1124</v>
+        <v>1116</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>1126</v>
+        <v>1118</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>370</v>
+        <v>1121</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>323</v>
+        <v>91</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>834</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>1129</v>
+        <v>1123</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>1132</v>
+        <v>80</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>1133</v>
+        <v>1126</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>1134</v>
+        <v>579</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>1135</v>
+        <v>83</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>1136</v>
+        <v>291</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>1138</v>
+        <v>1128</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>1139</v>
+        <v>1129</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>1140</v>
+        <v>80</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>1141</v>
+        <v>1130</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>125</v>
+        <v>1132</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>126</v>
+        <v>1133</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>34</v>
+        <v>51</v>
+      </c>
+      <c r="K185" s="0" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>1143</v>
+        <v>1134</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>1144</v>
+        <v>1135</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>1145</v>
+        <v>1136</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>1146</v>
+        <v>1137</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>1147</v>
+        <v>1138</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>303</v>
+        <v>1139</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>322</v>
+        <v>90</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>302</v>
+        <v>91</v>
       </c>
       <c r="I186" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>165</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>1148</v>
+        <v>1140</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>1149</v>
+        <v>1141</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>1151</v>
+        <v>80</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>1152</v>
+        <v>1143</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>1153</v>
+        <v>1144</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>1154</v>
+        <v>83</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>25</v>
+        <v>981</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>1155</v>
+        <v>1145</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>1156</v>
+        <v>1146</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>1157</v>
+        <v>1147</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>1158</v>
+        <v>1148</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>1159</v>
+        <v>1149</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>1160</v>
+        <v>826</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>472</v>
+        <v>83</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>1161</v>
+        <v>291</v>
       </c>
       <c r="I188" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="K188" s="0" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>1162</v>
+        <v>1150</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>1163</v>
+        <v>1151</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>1164</v>
+        <v>1152</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>1165</v>
+        <v>1153</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>1166</v>
+        <v>1154</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>1167</v>
+        <v>1155</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>32</v>
+        <v>251</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>33</v>
+        <v>252</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>34</v>
+        <v>244</v>
+      </c>
+      <c r="K189" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="L189" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>1168</v>
+        <v>1156</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>1169</v>
+        <v>1157</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>1170</v>
+        <v>1158</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>1171</v>
+        <v>1159</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>1172</v>
+        <v>80</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>1173</v>
+        <v>1160</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>1174</v>
+        <v>251</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>1175</v>
+        <v>243</v>
       </c>
       <c r="I190" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>155</v>
+        <v>244</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>1176</v>
+        <v>1161</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>1177</v>
+        <v>1162</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>1178</v>
+        <v>1163</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>1179</v>
+        <v>1164</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>1180</v>
+        <v>80</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>1181</v>
+        <v>1165</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>153</v>
+        <v>251</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>1182</v>
+        <v>243</v>
       </c>
       <c r="I191" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>34</v>
+        <v>129</v>
+      </c>
+      <c r="K191" s="0" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>1184</v>
+        <v>1167</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>1185</v>
+        <v>1168</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>1186</v>
+        <v>1169</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>1187</v>
+        <v>80</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>1188</v>
+        <v>1160</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>588</v>
+        <v>242</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>73</v>
+        <v>243</v>
       </c>
       <c r="I192" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>25</v>
+        <v>129</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1189</v>
+        <v>244</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>1190</v>
+        <v>1170</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>1191</v>
+        <v>1171</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>1192</v>
+        <v>1172</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>1193</v>
+        <v>1173</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>1194</v>
+        <v>1174</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>1195</v>
+        <v>1160</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>782</v>
+        <v>242</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>58</v>
+        <v>243</v>
       </c>
       <c r="I193" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
       <c r="L193" s="0" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>244</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>1197</v>
+        <v>1175</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>1198</v>
+        <v>1176</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>1199</v>
+        <v>1177</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>1200</v>
+        <v>1178</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>1201</v>
+        <v>1179</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>1202</v>
+        <v>1180</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>1203</v>
+        <v>205</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>242</v>
+        <v>206</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="L194" s="0" t="s">
-        <v>352</v>
+        <v>935</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>1204</v>
+        <v>1181</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>1205</v>
+        <v>1182</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>1206</v>
+        <v>1183</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>1207</v>
+        <v>1184</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>1208</v>
+        <v>1185</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>845</v>
+        <v>1186</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>846</v>
+        <v>280</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>847</v>
+        <v>252</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>194</v>
+        <v>24</v>
+      </c>
+      <c r="K195" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="L195" s="0" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>1209</v>
+        <v>1187</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>1210</v>
+        <v>1188</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>1211</v>
+        <v>1189</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>1212</v>
+        <v>1190</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>1213</v>
+        <v>1191</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>1214</v>
+        <v>1165</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>1215</v>
+        <v>251</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>1216</v>
+        <v>243</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>1217</v>
+        <v>292</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>1218</v>
+        <v>129</v>
       </c>
       <c r="L196" s="0" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>244</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>1219</v>
+        <v>1192</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>1220</v>
+        <v>1193</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>1221</v>
+        <v>1194</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>1222</v>
+        <v>1195</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>916</v>
+        <v>1197</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>917</v>
+        <v>689</v>
       </c>
       <c r="I197" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>1224</v>
+        <v>1198</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>1225</v>
+        <v>1199</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>1226</v>
+        <v>1200</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>1227</v>
+        <v>1201</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>1228</v>
+        <v>1202</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>400</v>
+        <v>1203</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>72</v>
+        <v>1204</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>381</v>
+        <v>1205</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>401</v>
+        <v>129</v>
       </c>
       <c r="L198" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>935</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>1229</v>
+        <v>1206</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>1230</v>
+        <v>1207</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>1231</v>
+        <v>1208</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>18</v>
+        <v>1209</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>1232</v>
+        <v>1210</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>483</v>
+        <v>1211</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>1135</v>
+        <v>242</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>1233</v>
+        <v>243</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>483</v>
+        <v>129</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>1234</v>
+        <v>1212</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>1235</v>
+        <v>1213</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>1236</v>
+        <v>1214</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>18</v>
+        <v>1215</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>1237</v>
+        <v>1216</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>483</v>
+        <v>1217</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>1135</v>
+        <v>688</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>1233</v>
+        <v>1218</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>483</v>
+        <v>129</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>1238</v>
+        <v>1219</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>1239</v>
+        <v>1220</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>1240</v>
+        <v>1221</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>1241</v>
+        <v>1222</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>1242</v>
+        <v>1223</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>1243</v>
+        <v>1224</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>1244</v>
+        <v>1225</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>1245</v>
+        <v>243</v>
       </c>
       <c r="I201" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>129</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>1246</v>
+        <v>1226</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>1247</v>
+        <v>1227</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>1248</v>
+        <v>1228</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>1249</v>
+        <v>80</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>1250</v>
+        <v>1229</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>400</v>
+        <v>1230</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>72</v>
+        <v>353</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>381</v>
+        <v>1231</v>
       </c>
       <c r="I202" s="0" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>1251</v>
+        <v>1232</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>1252</v>
+        <v>1233</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>1253</v>
+        <v>1234</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>1254</v>
+        <v>1235</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>1255</v>
+        <v>1236</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>1256</v>
+        <v>304</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>126</v>
+        <v>291</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
+      </c>
+      <c r="K203" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="L203" s="0" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>1257</v>
+        <v>1237</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>1258</v>
+        <v>1238</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>1259</v>
+        <v>1239</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>1260</v>
+        <v>1240</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>1261</v>
+        <v>1241</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>1262</v>
+        <v>1242</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>1263</v>
+        <v>1243</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>1264</v>
+        <v>91</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>1033</v>
+        <v>1244</v>
+      </c>
+      <c r="L204" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="M204" s="0" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>1265</v>
+        <v>1246</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>1266</v>
+        <v>1247</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>1267</v>
+        <v>1248</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>1268</v>
+        <v>80</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>1269</v>
+        <v>80</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>1270</v>
+        <v>1249</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>472</v>
+        <v>148</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>242</v>
+        <v>149</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>25</v>
+        <v>129</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>234</v>
+        <v>51</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>1271</v>
+        <v>1250</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>1272</v>
+        <v>1251</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>1273</v>
+        <v>1252</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>1274</v>
+        <v>1253</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>1275</v>
+        <v>1254</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>1276</v>
+        <v>304</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>241</v>
+        <v>83</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="I206" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J206" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="K206" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="L206" s="0" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>1277</v>
+        <v>1255</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>1278</v>
+        <v>1256</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>1279</v>
+        <v>1257</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>1280</v>
+        <v>1258</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>1281</v>
+        <v>1259</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>309</v>
+        <v>1260</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>322</v>
+        <v>135</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>323</v>
+        <v>84</v>
       </c>
       <c r="I207" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>303</v>
+        <v>24</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
       <c r="L207" s="0" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>1282</v>
+        <v>1261</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>1283</v>
+        <v>1262</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>1284</v>
+        <v>1263</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>18</v>
+        <v>1264</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>1285</v>
+        <v>1265</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>225</v>
+        <v>1266</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>21</v>
+        <v>1267</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="I208" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="K208" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="L208" s="0" t="s">
+        <v>935</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>1286</v>
+        <v>1268</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>1287</v>
+        <v>1269</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>1288</v>
+        <v>1270</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>18</v>
+        <v>1271</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>1289</v>
+        <v>1272</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>1290</v>
+        <v>304</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>22</v>
+        <v>291</v>
       </c>
       <c r="I209" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>24</v>
       </c>
+      <c r="K209" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L209" s="0" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>1291</v>
+        <v>1273</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>1292</v>
+        <v>1274</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>1293</v>
+        <v>1275</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>1294</v>
+        <v>1276</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>1295</v>
+        <v>1277</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>21</v>
+        <v>688</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>22</v>
+        <v>1278</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>1296</v>
+        <v>1279</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>1297</v>
+        <v>1280</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>1298</v>
+        <v>1281</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>18</v>
+        <v>1282</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>1299</v>
+        <v>1283</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>1300</v>
+        <v>304</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>22</v>
+        <v>291</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>24</v>
+        <v>305</v>
+      </c>
+      <c r="K211" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L211" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="M211" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="N211" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="O211" s="0" t="s">
+        <v>1286</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>1301</v>
+        <v>1287</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>1302</v>
+        <v>1288</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>1303</v>
+        <v>1289</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>1304</v>
+        <v>80</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>1305</v>
+        <v>1290</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
+      </c>
+      <c r="K212" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>1306</v>
+        <v>1291</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>1307</v>
+        <v>1292</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>1308</v>
+        <v>1293</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>18</v>
+        <v>1294</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>746</v>
+        <v>1029</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>72</v>
+        <v>205</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="I213" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>1309</v>
+        <v>1295</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>1310</v>
+        <v>1296</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>1311</v>
+        <v>1297</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>18</v>
+        <v>1298</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>18</v>
+        <v>1299</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>746</v>
+        <v>47</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>72</v>
+        <v>621</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>381</v>
+        <v>1108</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
+      </c>
+      <c r="K214" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="L214" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>1312</v>
+        <v>1300</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>1313</v>
+        <v>1301</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>1314</v>
+        <v>1301</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>18</v>
+        <v>1302</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>18</v>
+        <v>1303</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>746</v>
+        <v>1304</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>72</v>
+        <v>1305</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>381</v>
+        <v>1306</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>1315</v>
+        <v>1307</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>1316</v>
+        <v>1308</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>400</v>
+        <v>1312</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>72</v>
+        <v>1313</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="I216" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>382</v>
-[...4 lines deleted...]
-      <c r="L216" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>1321</v>
+        <v>1315</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>1322</v>
+        <v>1316</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>1323</v>
+        <v>1317</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>1324</v>
+        <v>1318</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>1325</v>
+        <v>1319</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>1326</v>
+        <v>21</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>1327</v>
+        <v>22</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
+      </c>
+      <c r="K217" s="0" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>1328</v>
+        <v>1320</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>1329</v>
+        <v>1321</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>1330</v>
+        <v>1322</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>1332</v>
+        <v>1324</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>1333</v>
+        <v>1325</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="I218" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>194</v>
+        <v>24</v>
+      </c>
+      <c r="K218" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>1335</v>
+        <v>1327</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>1336</v>
+        <v>1328</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>18</v>
+        <v>1329</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>1337</v>
+        <v>1330</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>1270</v>
+        <v>1331</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>472</v>
+        <v>621</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>242</v>
+        <v>49</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J219" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="K219" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="L219" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="M219" s="0" t="s">
+        <v>1333</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D220" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E220" s="0" t="s">
         <v>1338</v>
       </c>
-      <c r="B220" s="0" t="s">
+      <c r="F220" s="0" t="s">
         <v>1339</v>
       </c>
-      <c r="C220" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G220" s="0" t="s">
-        <v>472</v>
+        <v>135</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>242</v>
+        <v>84</v>
       </c>
       <c r="I220" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="K220" s="0" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D221" s="0" t="s">
         <v>1343</v>
       </c>
-      <c r="B221" s="0" t="s">
+      <c r="E221" s="0" t="s">
         <v>1344</v>
       </c>
-      <c r="C221" s="0" t="s">
+      <c r="F221" s="0" t="s">
         <v>1345</v>
       </c>
-      <c r="D221" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G221" s="0" t="s">
-        <v>472</v>
+        <v>1204</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>242</v>
+        <v>1133</v>
       </c>
       <c r="I221" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="J221" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K221" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L221" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="M221" s="0" t="s">
+        <v>935</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C222" s="0" t="s">
         <v>1348</v>
       </c>
-      <c r="B222" s="0" t="s">
+      <c r="D222" s="0" t="s">
         <v>1349</v>
       </c>
-      <c r="C222" s="0" t="s">
+      <c r="E222" s="0" t="s">
         <v>1350</v>
       </c>
-      <c r="D222" s="0" t="s">
+      <c r="F222" s="0" t="s">
         <v>1351</v>
       </c>
-      <c r="E222" s="0" t="s">
+      <c r="G222" s="0" t="s">
         <v>1352</v>
       </c>
-      <c r="F222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H222" s="0" t="s">
-        <v>242</v>
+        <v>1353</v>
       </c>
       <c r="I222" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>155</v>
+        <v>129</v>
+      </c>
+      <c r="K222" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>21</v>
+        <v>273</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>381</v>
+        <v>49</v>
       </c>
       <c r="I223" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>24</v>
+        <v>50</v>
+      </c>
+      <c r="K223" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L223" s="0" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>18</v>
+        <v>1363</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>483</v>
+        <v>1365</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>1135</v>
+        <v>135</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>1233</v>
+        <v>291</v>
       </c>
       <c r="I224" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>483</v>
+        <v>51</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>18</v>
+        <v>1369</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>483</v>
+        <v>1371</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>482</v>
+        <v>135</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>483</v>
+        <v>51</v>
+      </c>
+      <c r="K225" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>18</v>
+        <v>1375</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>483</v>
+        <v>1377</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>1135</v>
+        <v>135</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>1233</v>
+        <v>84</v>
       </c>
       <c r="I226" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>483</v>
+        <v>25</v>
+      </c>
+      <c r="K226" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L226" s="0" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>1375</v>
+        <v>80</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>1376</v>
+        <v>126</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>1377</v>
+        <v>127</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>783</v>
+        <v>1306</v>
       </c>
       <c r="I227" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>24</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>1382</v>
+        <v>80</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I228" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>1387</v>
+        <v>80</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>1388</v>
+        <v>80</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>1389</v>
+        <v>126</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>1390</v>
+        <v>127</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>117</v>
+        <v>1306</v>
       </c>
       <c r="I229" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1391</v>
+        <v>24</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C230" s="0" t="s">
         <v>1392</v>
       </c>
-      <c r="B230" s="0" t="s">
+      <c r="D230" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>1393</v>
       </c>
-      <c r="C230" s="0" t="s">
+      <c r="F230" s="0" t="s">
         <v>1394</v>
       </c>
-      <c r="D230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G230" s="0" t="s">
-        <v>72</v>
+        <v>361</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="I230" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="K230" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>1396</v>
       </c>
-      <c r="B231" s="0" t="s">
+      <c r="C231" s="0" t="s">
         <v>1397</v>
       </c>
-      <c r="C231" s="0" t="s">
+      <c r="D231" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>1398</v>
       </c>
-      <c r="D231" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
         <v>1399</v>
       </c>
-      <c r="F231" s="0" t="s">
+      <c r="G231" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="H231" s="0" t="s">
         <v>1400</v>
       </c>
-      <c r="G231" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I231" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>92</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C232" s="0" t="s">
         <v>1403</v>
       </c>
-      <c r="B232" s="0" t="s">
+      <c r="D232" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>1404</v>
       </c>
-      <c r="C232" s="0" t="s">
+      <c r="F232" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I232" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="K232" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
         <v>1405</v>
       </c>
-      <c r="D232" s="0" t="s">
+      <c r="B233" s="0" t="s">
         <v>1406</v>
       </c>
-      <c r="E232" s="0" t="s">
+      <c r="C233" s="0" t="s">
         <v>1407</v>
       </c>
-      <c r="F232" s="0" t="s">
+      <c r="D233" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E233" s="0" t="s">
         <v>1408</v>
       </c>
-      <c r="G232" s="0" t="s">
-[...15 lines deleted...]
-    <row r="233"/>
+      <c r="F233" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H233" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I233" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J233" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H234" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I234" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J234" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="K234" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H235" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I235" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J235" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H236" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I236" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J236" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="K236" s="0" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D237" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H237" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I237" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J237" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="K237" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H238" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I238" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J238" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D239" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H239" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I239" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J239" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D240" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H240" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I240" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J240" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="K240" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D241" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H241" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I241" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J241" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="K241" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" s="0" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H242" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I242" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J242" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="K242" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D243" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H243" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I243" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J243" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="K243" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G244" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H244" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I244" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J244" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D245" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H245" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I245" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J245" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D246" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E246" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F246" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G246" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H246" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I246" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J246" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E247" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G247" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H247" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I247" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J247" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D248" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E248" s="0" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F248" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G248" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H248" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I248" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J248" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D249" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E249" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F249" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G249" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H249" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I249" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D250" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E250" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F250" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G250" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H250" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I250" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J250" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="K250" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D251" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E251" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G251" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H251" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="I251" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J251" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="K251" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D252" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E252" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F252" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G252" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H252" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I252" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J252" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E253" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F253" s="0" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G253" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H253" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="I253" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J253" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="254"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>