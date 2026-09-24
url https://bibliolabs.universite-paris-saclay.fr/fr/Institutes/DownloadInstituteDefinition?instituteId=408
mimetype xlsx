--- v1 (2026-05-06)
+++ v2 (2026-09-24)
@@ -288,129 +288,129 @@
   <si>
     <t>Inria</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>Laboratoire de Mécanique Paris-Saclay</t>
   </si>
   <si>
     <t>LMPS</t>
   </si>
   <si>
     <t>UMR 9026</t>
   </si>
   <si>
     <t>202224176M</t>
   </si>
   <si>
     <t>4, avenue des Sciences</t>
   </si>
   <si>
     <t>ENS Paris-Saclay</t>
   </si>
   <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>Laboratoire Méthodes Formelles</t>
+  </si>
+  <si>
+    <t>LMF</t>
+  </si>
+  <si>
+    <t>UMR 9021</t>
+  </si>
+  <si>
+    <t>202123712M</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>Laboratoire Lumière Matière aux Interfaces</t>
+  </si>
+  <si>
+    <t>LuMin</t>
+  </si>
+  <si>
+    <t>UMR 9024</t>
+  </si>
+  <si>
+    <t>202023513A</t>
+  </si>
+  <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>OPtimisation Imagerie et Santé</t>
+  </si>
+  <si>
+    <t>OPIS</t>
+  </si>
+  <si>
+    <t>201923238F</t>
+  </si>
+  <si>
+    <t>Inria Saclay</t>
+  </si>
+  <si>
+    <t>91120</t>
+  </si>
+  <si>
+    <t>Palaiseau</t>
+  </si>
+  <si>
     <t>3285</t>
   </si>
   <si>
     <t>Cancer Data Science</t>
   </si>
   <si>
     <t>CDS</t>
   </si>
   <si>
     <t>U1361</t>
   </si>
   <si>
     <t>202624809H</t>
   </si>
   <si>
     <t>114 rue Edouard Vaillant</t>
   </si>
   <si>
-    <t>94805</t>
+    <t>94800</t>
   </si>
   <si>
     <t>Villejuif</t>
   </si>
   <si>
+    <t>Gustave Roussy</t>
+  </si>
+  <si>
     <t>Inserm</t>
-  </si>
-[...52 lines deleted...]
-    <t>Palaiseau</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -902,162 +902,162 @@
       </c>
       <c r="K13" s="0" t="s">
         <v>93</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>86</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="I17" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="H17" s="0" t="s">
+      <c r="K17" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="I17" s="0" t="s">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="L17" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="18"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>