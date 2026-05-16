--- v0 (2025-10-30)
+++ v1 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ONERA" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -205,99 +205,120 @@
     <t>201822810V</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>Traitement de l’information et systèmes</t>
   </si>
   <si>
     <t>DTIS</t>
   </si>
   <si>
     <t>201822698Y</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>Multi-Physique pour l’Energétique</t>
   </si>
   <si>
     <t>DMPE</t>
   </si>
   <si>
     <t>201722809Y</t>
+  </si>
+  <si>
+    <t>3306</t>
+  </si>
+  <si>
+    <t>Génération Adaptative de Maillage et Méthodes numériques Avancées</t>
+  </si>
+  <si>
+    <t>GAMMAO</t>
+  </si>
+  <si>
+    <t>202324396X</t>
+  </si>
+  <si>
+    <t>Inria Saclay</t>
+  </si>
+  <si>
+    <t>91120</t>
+  </si>
+  <si>
+    <t>Inria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -600,30 +621,65 @@
       <c r="C10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="11"/>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>