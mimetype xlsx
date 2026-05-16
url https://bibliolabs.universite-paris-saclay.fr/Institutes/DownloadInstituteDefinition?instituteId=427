--- v0 (2025-10-29)
+++ v1 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Inria" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -75,232 +75,508 @@
   <si>
     <t>INRIA</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>200818248E</t>
   </si>
   <si>
     <t>1 rue Honoré d'Estienne d'Orves, Bâtiment Alan Turing</t>
   </si>
   <si>
     <t>91120</t>
   </si>
   <si>
     <t>Palaiseau</t>
   </si>
   <si>
     <t>Inria</t>
   </si>
   <si>
     <t>Université Paris-Saclay</t>
   </si>
   <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>Institut Pascal</t>
+  </si>
+  <si>
+    <t>IPa</t>
+  </si>
+  <si>
+    <t>UMS 2005</t>
+  </si>
+  <si>
+    <t>201822743X</t>
+  </si>
+  <si>
+    <t>Rue Noetzlin</t>
+  </si>
+  <si>
+    <t>91190</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette</t>
+  </si>
+  <si>
+    <t>CNRS</t>
+  </si>
+  <si>
+    <t>CEA</t>
+  </si>
+  <si>
+    <t>IHES</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>Laboratoire interdisciplinaire des sciences du numérique</t>
+  </si>
+  <si>
+    <t>LISN</t>
+  </si>
+  <si>
+    <t>UMR 9015</t>
+  </si>
+  <si>
+    <t>202123711L</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 650</t>
+  </si>
+  <si>
+    <t>91405</t>
+  </si>
+  <si>
+    <t>Orsay</t>
+  </si>
+  <si>
+    <t>CentraleSupélec</t>
+  </si>
+  <si>
+    <t>3293</t>
+  </si>
+  <si>
+    <t>Analyse et visualisation</t>
+  </si>
+  <si>
+    <t>AVIZ</t>
+  </si>
+  <si>
+    <t>200818367J</t>
+  </si>
+  <si>
     <t>3263</t>
   </si>
   <si>
     <t>Centre de référence, d'innovation, d'expertise et de transfert</t>
   </si>
   <si>
     <t>CReFIX</t>
   </si>
   <si>
-    <t>UMS 39</t>
+    <t>US 39</t>
   </si>
   <si>
     <t>201923595U</t>
   </si>
   <si>
     <t>2 rue Gaston Crémieux</t>
   </si>
   <si>
     <t>91000</t>
   </si>
   <si>
     <t>Evry</t>
   </si>
   <si>
-    <t>CEA</t>
-[...1 lines deleted...]
-  <si>
     <t>Inserm</t>
   </si>
   <si>
-    <t>3212</t>
-[...50 lines deleted...]
-    <t>Gif-sur-Yvette cedex</t>
+    <t>3301</t>
+  </si>
+  <si>
+    <t>Statistique mathématique et apprentissage</t>
+  </si>
+  <si>
+    <t>CELESTE</t>
+  </si>
+  <si>
+    <t>201923222N</t>
+  </si>
+  <si>
+    <t>Institut de Mathématiques d'Orsay, bâtiment 307</t>
+  </si>
+  <si>
+    <t>91400</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>Surveillance et Optimisation bio-informées pour améliorer le Sport et la Santé</t>
+  </si>
+  <si>
+    <t>BOOST</t>
+  </si>
+  <si>
+    <t>202524615B</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 335</t>
+  </si>
+  <si>
+    <t>91440</t>
+  </si>
+  <si>
+    <t>Bures sur Yvette</t>
+  </si>
+  <si>
+    <t>3302</t>
+  </si>
+  <si>
+    <t>Comprendre la forme des données</t>
+  </si>
+  <si>
+    <t>DATASHAPE</t>
+  </si>
+  <si>
+    <t>201622050C</t>
+  </si>
+  <si>
+    <t>3303</t>
+  </si>
+  <si>
+    <t>Deducteam</t>
+  </si>
+  <si>
+    <t>DEDUCTEAM</t>
+  </si>
+  <si>
+    <t>201121007R</t>
+  </si>
+  <si>
+    <t>ENS Paris-Saclay, 4 avenue des Sciences</t>
+  </si>
+  <si>
+    <t>3304</t>
+  </si>
+  <si>
+    <t>Systèmes dynamiques interconnectés dans des environnements complexes</t>
+  </si>
+  <si>
+    <t>DISCO</t>
+  </si>
+  <si>
+    <t>201020959T</t>
+  </si>
+  <si>
+    <t>3, rue Joliot Curie</t>
+  </si>
+  <si>
+    <t>3305</t>
+  </si>
+  <si>
+    <t>Interaction Située Extrême</t>
+  </si>
+  <si>
+    <t>EX-SITU</t>
+  </si>
+  <si>
+    <t>201521246H</t>
+  </si>
+  <si>
+    <t>Inria Saclay</t>
+  </si>
+  <si>
+    <t>3306</t>
+  </si>
+  <si>
+    <t>Génération Adaptative de Maillage et Méthodes numériques Avancées</t>
+  </si>
+  <si>
+    <t>GAMMAO</t>
+  </si>
+  <si>
+    <t>202324396X</t>
+  </si>
+  <si>
+    <t>ONERA</t>
+  </si>
+  <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>Interacting with Large Data</t>
+  </si>
+  <si>
+    <t>ILDA</t>
+  </si>
+  <si>
+    <t>201521247J</t>
+  </si>
+  <si>
+    <t>3308</t>
+  </si>
+  <si>
+    <t>Computational systems biology and optimization</t>
+  </si>
+  <si>
+    <t>LIFEWARE</t>
+  </si>
+  <si>
+    <t>201421205T</t>
+  </si>
+  <si>
+    <t>3309</t>
+  </si>
+  <si>
+    <t>Calcul formel, mathématiques expérimentales et interaction</t>
+  </si>
+  <si>
+    <t>MATHEXP</t>
+  </si>
+  <si>
+    <t>202224256Z</t>
+  </si>
+  <si>
+    <t>3310</t>
+  </si>
+  <si>
+    <t>Modèles et inférence pour les données de Neuroimagerie</t>
+  </si>
+  <si>
+    <t>MIND</t>
+  </si>
+  <si>
+    <t>202224253W</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 145</t>
+  </si>
+  <si>
+    <t>3311</t>
+  </si>
+  <si>
+    <t>Dynamiques de populations multi-échelles pour des systèmes physiologiques</t>
+  </si>
+  <si>
+    <t>MUSCA</t>
+  </si>
+  <si>
+    <t>202023600V</t>
+  </si>
+  <si>
+    <t>INRAE</t>
+  </si>
+  <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>OPtimisation Imagerie et Santé</t>
+  </si>
+  <si>
+    <t>OPIS</t>
+  </si>
+  <si>
+    <t>201923238F</t>
+  </si>
+  <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>Méthodes particulaires utilisant Monge-Ampère</t>
+  </si>
+  <si>
+    <t>ParMa</t>
+  </si>
+  <si>
+    <t>202424470Y</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>Cloud personnel sécurisé</t>
+  </si>
+  <si>
+    <t>PETRUS</t>
+  </si>
+  <si>
+    <t>201622250V</t>
   </si>
   <si>
     <t>UVSQ</t>
   </si>
   <si>
-    <t>3260</t>
-[...11 lines deleted...]
-    <t>202123712M</t>
+    <t>3315</t>
+  </si>
+  <si>
+    <t>Concevoir des technologies d'amélioration de la vie privée explicables et efficaces</t>
+  </si>
+  <si>
+    <t>PETSCRAFT</t>
+  </si>
+  <si>
+    <t>202424541A</t>
+  </si>
+  <si>
+    <t>3316</t>
+  </si>
+  <si>
+    <t>Quantum Computation Structures</t>
+  </si>
+  <si>
+    <t>QUACS</t>
+  </si>
+  <si>
+    <t>202124178U</t>
+  </si>
+  <si>
+    <t>4 avenue des Sciences</t>
+  </si>
+  <si>
+    <t>3317</t>
+  </si>
+  <si>
+    <t>SImulations en Médecine, BIOtechnologie et ToXicologie de systèmes multicellulaires</t>
+  </si>
+  <si>
+    <t>SIMBIOTX</t>
+  </si>
+  <si>
+    <t>202123946S</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>Méthodes computationnelles et mathématiques pour comprendre la société et la santé à partir de données</t>
+  </si>
+  <si>
+    <t>SODA</t>
+  </si>
+  <si>
+    <t>202224249S</t>
+  </si>
+  <si>
+    <t>3319</t>
+  </si>
+  <si>
+    <t>TAckling the Underspecified</t>
+  </si>
+  <si>
+    <t>TAU</t>
+  </si>
+  <si>
+    <t>201622258D</t>
+  </si>
+  <si>
+    <t>Bat. 660 Claude Shannon, Université Paris-Saclay</t>
+  </si>
+  <si>
+    <t>9140</t>
+  </si>
+  <si>
+    <t>3320</t>
+  </si>
+  <si>
+    <t>Certified Programs, Certified Tools, Certified Floating-Point Computations</t>
+  </si>
+  <si>
+    <t>TOCCATA</t>
+  </si>
+  <si>
+    <t>201221053L</t>
   </si>
   <si>
     <t>4, avenue des Sciences</t>
   </si>
   <si>
-    <t>ENS Paris-Saclay</t>
-[...26 lines deleted...]
-    <t>Orsay</t>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>Pour un Internet non-conventionnel</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>201923224R</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -372,192 +648,885 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="M3" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="M4" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="I6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="L6" s="0" t="s">
         <v>55</v>
-      </c>
-[...25 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="H7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="B8" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="I7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="0" t="s">
+      <c r="H8" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="L7" s="0" t="s">
-[...3 lines deleted...]
-    <row r="8"/>
+      <c r="I9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="L18" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K27" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>