--- v0 (2025-10-29)
+++ v1 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="CentraleSupélec" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -216,199 +216,250 @@
   <si>
     <t>LGPM</t>
   </si>
   <si>
     <t>EA 4038</t>
   </si>
   <si>
     <t>200615287V</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>Laboratoire d'énergétique moléculaire et macroscopique, combustion</t>
   </si>
   <si>
     <t>EM2C</t>
   </si>
   <si>
     <t>UPR 288</t>
   </si>
   <si>
     <t>196317031C</t>
   </si>
   <si>
+    <t>3274</t>
+  </si>
+  <si>
+    <t>International Laboratory on Learning Systems</t>
+  </si>
+  <si>
+    <t>ILLS</t>
+  </si>
+  <si>
+    <t>IRL 2020</t>
+  </si>
+  <si>
+    <t>202224169E</t>
+  </si>
+  <si>
+    <t>1100, Rue Notre-Dame Ouest</t>
+  </si>
+  <si>
+    <t>H3C1K3</t>
+  </si>
+  <si>
+    <t>Montréal</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>Laboratoire interdisciplinaire des sciences du numérique</t>
+  </si>
+  <si>
+    <t>LISN</t>
+  </si>
+  <si>
+    <t>UMR 9015</t>
+  </si>
+  <si>
+    <t>202123711L</t>
+  </si>
+  <si>
+    <t>Université Paris-Saclay, Bâtiment 650</t>
+  </si>
+  <si>
+    <t>91405</t>
+  </si>
+  <si>
+    <t>Orsay</t>
+  </si>
+  <si>
+    <t>Inria</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mécanique Paris-Saclay</t>
+  </si>
+  <si>
+    <t>LMPS</t>
+  </si>
+  <si>
+    <t>UMR 9026</t>
+  </si>
+  <si>
+    <t>202224176M</t>
+  </si>
+  <si>
+    <t>4, avenue des Sciences</t>
+  </si>
+  <si>
+    <t>ENS Paris-Saclay</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>Cancer Data Science</t>
+  </si>
+  <si>
+    <t>CDS</t>
+  </si>
+  <si>
+    <t>U1361</t>
+  </si>
+  <si>
+    <t>202624809H</t>
+  </si>
+  <si>
+    <t>114 rue Edouard Vaillant</t>
+  </si>
+  <si>
+    <t>94805</t>
+  </si>
+  <si>
+    <t>Villejuif</t>
+  </si>
+  <si>
+    <t>Inserm</t>
+  </si>
+  <si>
+    <t>Gustave Roussy</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>Laboratoire Méthodes Formelles</t>
+  </si>
+  <si>
+    <t>LMF</t>
+  </si>
+  <si>
+    <t>UMR 9021</t>
+  </si>
+  <si>
+    <t>202123712M</t>
+  </si>
+  <si>
     <t>3235</t>
   </si>
   <si>
-    <t>Laboratoire Lumière, Matière et Interfaces</t>
+    <t>Laboratoire Lumière Matière aux Interfaces</t>
   </si>
   <si>
     <t>LuMin</t>
   </si>
   <si>
     <t>UMR 9024</t>
   </si>
   <si>
     <t>202023513A</t>
   </si>
   <si>
-    <t>4, avenue des Sciences</t>
-[...83 lines deleted...]
-    <t>202224176M</t>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>OPtimisation Imagerie et Santé</t>
+  </si>
+  <si>
+    <t>OPIS</t>
+  </si>
+  <si>
+    <t>201923238F</t>
+  </si>
+  <si>
+    <t>Inria Saclay</t>
+  </si>
+  <si>
+    <t>91120</t>
+  </si>
+  <si>
+    <t>Palaiseau</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -743,200 +794,270 @@
       </c>
       <c r="K10" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="L11" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>35</v>
       </c>
+      <c r="L12" s="0" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="L13" s="0" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="L15" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="0" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16"/>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>