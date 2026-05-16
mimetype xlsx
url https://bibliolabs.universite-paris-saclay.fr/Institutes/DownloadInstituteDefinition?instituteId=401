--- v1 (2026-03-24)
+++ v2 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Inserm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="317">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -156,886 +156,898 @@
   <si>
     <t>Prédicteurs moléculaires et nouvelles cibles en oncologie</t>
   </si>
   <si>
     <t>PMNCO</t>
   </si>
   <si>
     <t>U 981</t>
   </si>
   <si>
     <t>201019142T</t>
   </si>
   <si>
     <t>Bâtiment de médecine moléculaire, Niveau 1, 114 rue Edouard Vaillant</t>
   </si>
   <si>
     <t>94800</t>
   </si>
   <si>
     <t>Villejuif</t>
   </si>
   <si>
     <t>Gustave Roussy</t>
   </si>
   <si>
-    <t>1964</t>
-[...11 lines deleted...]
-    <t>201119662D</t>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>Stabilite genetique, Cellules Souches et Radiations</t>
+  </si>
+  <si>
+    <t>SGCSR</t>
+  </si>
+  <si>
+    <t>U 1274</t>
+  </si>
+  <si>
+    <t>201923196K</t>
+  </si>
+  <si>
+    <t>18, route du Panorama - BP 6</t>
+  </si>
+  <si>
+    <t>92265</t>
+  </si>
+  <si>
+    <t>Fontenay-aux-Roses</t>
+  </si>
+  <si>
+    <t>CEA</t>
+  </si>
+  <si>
+    <t>Université Paris-Cité</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>Inflammation, microbiome, immunosurveillance</t>
+  </si>
+  <si>
+    <t>MI2</t>
+  </si>
+  <si>
+    <t>U 996</t>
+  </si>
+  <si>
+    <t>201019138N</t>
+  </si>
+  <si>
+    <t>5 rue Jean-Baptiste Clément</t>
+  </si>
+  <si>
+    <t>92290</t>
+  </si>
+  <si>
+    <t>Châtenay-Malabry</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>Centre de Recherche en épidémiologie et Santé des populations</t>
+  </si>
+  <si>
+    <t>CESP</t>
+  </si>
+  <si>
+    <t>U 1018</t>
+  </si>
+  <si>
+    <t>201019083D</t>
+  </si>
+  <si>
+    <t>Hôpital Paul Brousse, Bâtiment Inserm 15/16, 16 avenue Paul Vaillant Couturier</t>
+  </si>
+  <si>
+    <t>94807</t>
+  </si>
+  <si>
+    <t>Villejuif cedex</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>Structure-Activité des Biomolécules Normales et Pathologiques</t>
+  </si>
+  <si>
+    <t>SABNP</t>
+  </si>
+  <si>
+    <t>UMR S1204</t>
+  </si>
+  <si>
+    <t>201019093P</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY-VAL D'ESSONNE, Bâtiment Maupertuis, rue du père Jarlan</t>
+  </si>
+  <si>
+    <t>91025</t>
+  </si>
+  <si>
+    <t>Evry cedex</t>
+  </si>
+  <si>
+    <t>Univ Evry</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>Hypertension pulmonaire : physiopathologie et innovation thérapeutique</t>
+  </si>
+  <si>
+    <t>HPPIT</t>
+  </si>
+  <si>
+    <t>U 999</t>
+  </si>
+  <si>
+    <t>201521296M</t>
+  </si>
+  <si>
+    <t>Centre Chirurgical Marie Lannelongue, 133 avenue de la Résistance</t>
+  </si>
+  <si>
+    <t>92350</t>
+  </si>
+  <si>
+    <t>Le Plessis Robinson</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>France Génomique - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>FG</t>
+  </si>
+  <si>
+    <t>UMS 3628</t>
+  </si>
+  <si>
+    <t>201420834P</t>
+  </si>
+  <si>
+    <t>2 rue Gaston Crémieux</t>
+  </si>
+  <si>
+    <t>91057</t>
+  </si>
+  <si>
+    <t>INRAE</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>Neuroimagerie cognitive</t>
+  </si>
+  <si>
+    <t>UNICOG</t>
+  </si>
+  <si>
+    <t>U992</t>
+  </si>
+  <si>
+    <t>200616272R</t>
+  </si>
+  <si>
+    <t>CEA Neurospin, Bâtiment 145</t>
+  </si>
+  <si>
+    <t>91191</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette cedex</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>France Cohortes</t>
+  </si>
+  <si>
+    <t>FRCO</t>
+  </si>
+  <si>
+    <t>202024042A</t>
+  </si>
+  <si>
+    <t>Hôpital Bicêtre, 80 rue du Général Leclerc</t>
+  </si>
+  <si>
+    <t>94276</t>
+  </si>
+  <si>
+    <t>Le Kremlin-Bicêtre</t>
+  </si>
+  <si>
+    <t>INED</t>
+  </si>
+  <si>
+    <t>Sorbonne Université</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>Dynamique moléculaire de la transformation hématopoïétique</t>
+  </si>
+  <si>
+    <t>Dynamo</t>
+  </si>
+  <si>
+    <t>U 1170</t>
+  </si>
+  <si>
+    <t>201521295L</t>
+  </si>
+  <si>
+    <t>Institut Gustave Roussy, Pavillon de recherche 1, 114 rue Edouard-Vaillant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94805 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villejuif </t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>Cellules souches hématopoïétiques et développement des hémopathies myéloïdes</t>
+  </si>
+  <si>
+    <t>CSHMyelo</t>
+  </si>
+  <si>
+    <t>U 1287</t>
+  </si>
+  <si>
+    <t>202023574S</t>
+  </si>
+  <si>
+    <t>Gustave Roussy 114, rue Édouard-Vaillant</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>Dynamique des Cellules Tumorales</t>
+  </si>
+  <si>
+    <t>TCD</t>
+  </si>
+  <si>
+    <t>U 1279</t>
+  </si>
+  <si>
+    <t>202023571N</t>
+  </si>
+  <si>
+    <t>Gustave Roussy, 39 Rue Camille Desmoulins</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>Modèles de cellules souches malignes et thérapeutiques</t>
+  </si>
+  <si>
+    <t>ONCOSTEM</t>
+  </si>
+  <si>
+    <t>U 1310</t>
+  </si>
+  <si>
+    <t>201521297N</t>
+  </si>
+  <si>
+    <t>Hôpital Paul Brousse, 12 avenue Paul Vaillant Couturier</t>
+  </si>
+  <si>
+    <t>94805</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>Physiologie et physiopathologie endocriniennes</t>
+  </si>
+  <si>
+    <t>PHYSENDO</t>
+  </si>
+  <si>
+    <t>U 1185</t>
+  </si>
+  <si>
+    <t>200616378F</t>
+  </si>
+  <si>
+    <t>63 rue Gabriel Péri</t>
+  </si>
+  <si>
+    <t>Le Kremlin-Bicêtre cedex</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>Laboratoire d'Imagerie Biomédicale Multimodale Paris Saclay</t>
+  </si>
+  <si>
+    <t>BIOMAPS</t>
+  </si>
+  <si>
+    <t>U 1281, UMR 9011</t>
+  </si>
+  <si>
+    <t>202023520H</t>
+  </si>
+  <si>
+    <t>4, place du Général Leclerc</t>
+  </si>
+  <si>
+    <t>91401</t>
+  </si>
+  <si>
+    <t>Orsay</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>CIC Biothérapies pour une immunisation In Situ</t>
+  </si>
+  <si>
+    <t>BIOTHERIS</t>
+  </si>
+  <si>
+    <t>CIC 1428</t>
+  </si>
+  <si>
+    <t>200520106M</t>
+  </si>
+  <si>
+    <t>Institut Curie</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>Laboratoire Physiopathologie et pharmacologie clinique de la douleur</t>
+  </si>
+  <si>
+    <t>LPPD</t>
+  </si>
+  <si>
+    <t>U 987</t>
+  </si>
+  <si>
+    <t>200616453M</t>
+  </si>
+  <si>
+    <t>Hôpital Ambroise Paré, 9 avenue Charles de Gaulle</t>
+  </si>
+  <si>
+    <t>92100</t>
+  </si>
+  <si>
+    <t>Boulogne</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>Signalisation et physiopathologie cardiovasculaire</t>
+  </si>
+  <si>
+    <t>CARPAT</t>
+  </si>
+  <si>
+    <t>U 1180</t>
+  </si>
+  <si>
+    <t>200616436U</t>
+  </si>
+  <si>
+    <t>Batiment Henri Moissan, 17 avenue des Sciences</t>
+  </si>
+  <si>
+    <t>91400</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>Center for iPS Therapy</t>
+  </si>
+  <si>
+    <t>Cithera</t>
+  </si>
+  <si>
+    <t>US 45</t>
+  </si>
+  <si>
+    <t>202124115A</t>
+  </si>
+  <si>
+    <t>Genopole Campus 1, 5 rue Henri Auguste-Desbruères</t>
+  </si>
+  <si>
+    <t>91030</t>
+  </si>
+  <si>
+    <t>Evry</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>Analyse moléculaire, modélisation et imagerie de la maladie cancéreuse</t>
+  </si>
+  <si>
+    <t>AMMICA</t>
+  </si>
+  <si>
+    <t>UMS 3655, US 23</t>
+  </si>
+  <si>
+    <t>201420837T</t>
   </si>
   <si>
     <t>Institut Gustave Roussy, 114 rue Edouard Vaillant</t>
   </si>
   <si>
-    <t>1885</t>
-[...11 lines deleted...]
-    <t>201521286B</t>
+    <t>3282</t>
+  </si>
+  <si>
+    <t>MIcrobiota and MucOsae for cancer immunoSurveillAnce</t>
+  </si>
+  <si>
+    <t>MIMOSA</t>
+  </si>
+  <si>
+    <t>U1367</t>
+  </si>
+  <si>
+    <t>39 rue Camille Desmoulins</t>
+  </si>
+  <si>
+    <t>3283</t>
+  </si>
+  <si>
+    <t>Next-Generation Immuno-Oncology Research and Therapy in Pediatric and Adult cancer</t>
+  </si>
+  <si>
+    <t>NEXTIO</t>
+  </si>
+  <si>
+    <t>U1356</t>
+  </si>
+  <si>
+    <t>114 rue Edouard Vaillant</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>Oncogenèse, résistance et cibles thérapeutiques des cancers pédiatriques</t>
+  </si>
+  <si>
+    <t>ONRECAP</t>
+  </si>
+  <si>
+    <t>U1360</t>
+  </si>
+  <si>
+    <t>3286</t>
+  </si>
+  <si>
+    <t>Biothérapies innovantes</t>
+  </si>
+  <si>
+    <t>BioInnov</t>
+  </si>
+  <si>
+    <t>U1363</t>
+  </si>
+  <si>
+    <t>202624827C</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>Chimie et modélisation pour la biologie du cancer</t>
+  </si>
+  <si>
+    <t>CMBC</t>
+  </si>
+  <si>
+    <t>UMR 9187, U1196</t>
+  </si>
+  <si>
+    <t>201521303V</t>
+  </si>
+  <si>
+    <t>Centre Univers, Bâtiment 110-111-112, rue Henri Becquerel</t>
+  </si>
+  <si>
+    <t>91405</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>Cohortes Epidémiologiques en population</t>
+  </si>
+  <si>
+    <t>CONSTANCES</t>
+  </si>
+  <si>
+    <t>UMS 011</t>
+  </si>
+  <si>
+    <t>201322808P</t>
+  </si>
+  <si>
+    <t>16 avenue Paul Vaillant Couturier, Bâtiment 15/16</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>Cancer Data Science</t>
+  </si>
+  <si>
+    <t>CDS</t>
+  </si>
+  <si>
+    <t>U1361</t>
+  </si>
+  <si>
+    <t>202624809H</t>
+  </si>
+  <si>
+    <t>CentraleSupélec</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>Génome, ARN et Cancer</t>
+  </si>
+  <si>
+    <t>GRC</t>
+  </si>
+  <si>
+    <t>UMR 3348</t>
+  </si>
+  <si>
+    <t>201019806P</t>
+  </si>
+  <si>
+    <t>Institut Curie, 26 rue d'Ulm</t>
+  </si>
+  <si>
+    <t>75248</t>
+  </si>
+  <si>
+    <t>Paris cedex 05</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>Physiopathogenèse et traitement des maladies du foie</t>
+  </si>
+  <si>
+    <t>HEPAREG</t>
+  </si>
+  <si>
+    <t>U 1193</t>
+  </si>
+  <si>
+    <t>201521294K</t>
+  </si>
+  <si>
+    <t>14 avenue Paul Vaillant Couturier, Centre Hépatobiliaire</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>Hémostase, inflammation, thrombose</t>
+  </si>
+  <si>
+    <t>HITh</t>
+  </si>
+  <si>
+    <t>U 1176</t>
+  </si>
+  <si>
+    <t>201521293J</t>
+  </si>
+  <si>
+    <t>Hôpital de Bicêtre, Bâtiment Pincus, 80 rue du Général Leclerc</t>
+  </si>
+  <si>
+    <t>Le Kremlin Bicêtre cedex</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>Institut Biomédical du Val de Bièvre</t>
+  </si>
+  <si>
+    <t>IBVB</t>
+  </si>
+  <si>
+    <t>US 044</t>
+  </si>
+  <si>
+    <t>202023578W</t>
+  </si>
+  <si>
+    <t>12 Avenue Paul Vaillant Couturier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94800 </t>
+  </si>
+  <si>
+    <t>3289</t>
+  </si>
+  <si>
+    <t>Immunological Diseases, Microbiology and Innovative Therapies</t>
+  </si>
+  <si>
+    <t>IDMIT</t>
   </si>
   <si>
     <t>18 route du Panorama</t>
   </si>
   <si>
-    <t>92265</t>
-[...119 lines deleted...]
-    <t>201521271K</t>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>Centre d'Imagerie Multimodale</t>
+  </si>
+  <si>
+    <t>MIC</t>
+  </si>
+  <si>
+    <t>US 43, UAR 2016</t>
+  </si>
+  <si>
+    <t>202023500L</t>
+  </si>
+  <si>
+    <t>INSTITUT CURIE-Bâtiments 101B-110-111-112, CS90030-rue Henri Becquerel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91401 </t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>Neurodégénération, Neuroprotection, Neuroregénération</t>
+  </si>
+  <si>
+    <t>Neuro-Bicêtre</t>
+  </si>
+  <si>
+    <t>201521292H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hôpital de Bicêtre,  Bâtiment Grégory Pincus,  80 rue du Général Leclerc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Kremlin-Bicêtre </t>
+  </si>
+  <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>Centre de référence, d'innovation, d'expertise et de transfert</t>
+  </si>
+  <si>
+    <t>CReFIX</t>
+  </si>
+  <si>
+    <t>US 39</t>
+  </si>
+  <si>
+    <t>201923595U</t>
+  </si>
+  <si>
+    <t>91000</t>
+  </si>
+  <si>
+    <t>Inria</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>Innovation thérapeutique : de la physiopathologie à l'appliqué dans les pathologies neuro-Musculaires, la rePROduction et le déVEloppement</t>
+  </si>
+  <si>
+    <t>IMPROVE</t>
+  </si>
+  <si>
+    <t>U 1357</t>
+  </si>
+  <si>
+    <t>202624808G</t>
   </si>
   <si>
     <t>UFR des sciences de la Santé</t>
   </si>
   <si>
     <t>78000</t>
   </si>
   <si>
     <t>Versailles</t>
   </si>
   <si>
-    <t>1965</t>
-[...44 lines deleted...]
-    <t>Orsay cedex</t>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>Approches génétiques intégrées et nouvelles thérapies pour les maladies rares</t>
+  </si>
+  <si>
+    <t>INTEGRARE</t>
+  </si>
+  <si>
+    <t>U 951</t>
+  </si>
+  <si>
+    <t>201019028U</t>
+  </si>
+  <si>
+    <t>Généthon, 1 bis rue de l'internationale</t>
+  </si>
+  <si>
+    <t>Evry-Courcouronnes</t>
+  </si>
+  <si>
+    <t>Généthon</t>
+  </si>
+  <si>
+    <t>EPHE</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>Imaging, innovative RadIation therapy, and System medicine</t>
+  </si>
+  <si>
+    <t>IRIS</t>
+  </si>
+  <si>
+    <t>UMR 9029</t>
+  </si>
+  <si>
+    <t>202624791N</t>
+  </si>
+  <si>
+    <t>INSTITUT CURIE, 26, rue d’Ulm</t>
+  </si>
+  <si>
+    <t>Paris</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>Institut des Cellules souches pour le traitement et l'étude des maladies monogéniques</t>
   </si>
   <si>
     <t>I-STEM</t>
   </si>
   <si>
-    <t>UMR S861</t>
+    <t>U 861</t>
   </si>
   <si>
     <t>201019016F</t>
   </si>
   <si>
     <t>5 rue Henri Desbruères, GENOPOLE CAMPUS 1</t>
   </si>
   <si>
     <t>91100</t>
   </si>
   <si>
     <t>Corbeil-Essonne</t>
-  </si>
-[...547 lines deleted...]
-    <t>201420837T</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:N42"/>
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1198,1291 +1210,1373 @@
       </c>
       <c r="K5" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K9" s="0" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="L11" s="0" t="s">
-        <v>97</v>
+      <c r="M11" s="0" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>23</v>
+        <v>58</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="M13" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>150</v>
+        <v>114</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>151</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>159</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>22</v>
       </c>
+      <c r="K19" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="L19" s="0" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>162</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L20" s="0" t="s">
         <v>165</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="G23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="H23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>195</v>
+        <v>75</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>196</v>
+        <v>22</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>197</v>
+        <v>49</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="E25" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G25" s="0" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>205</v>
+        <v>48</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>212</v>
+        <v>144</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>22</v>
       </c>
+      <c r="K26" s="0" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>224</v>
+        <v>199</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>204</v>
+        <v>47</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>205</v>
+        <v>48</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="L28" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>48</v>
+        <v>159</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>49</v>
+        <v>40</v>
+      </c>
+      <c r="L29" s="0" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>242</v>
+        <v>204</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>243</v>
+        <v>48</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J31" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L31" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>40</v>
+        <v>165</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>49</v>
+        <v>252</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>48</v>
+        <v>253</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>270</v>
+        <v>48</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>274</v>
+        <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>275</v>
+        <v>26</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>277</v>
+        <v>57</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>58</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K37" s="0" t="s">
         <v>40</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>97</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>289</v>
+        <v>26</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>292</v>
+        <v>114</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>299</v>
+        <v>98</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="L39" s="0" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>180</v>
+        <v>292</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="L41" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="M41" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="H42" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="I42" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K42" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L42" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="M42" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="B43" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="D41" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="E41" s="0" t="s">
+      <c r="D43" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...21 lines deleted...]
-    <row r="42"/>
+      <c r="E43" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K43" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="44"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>