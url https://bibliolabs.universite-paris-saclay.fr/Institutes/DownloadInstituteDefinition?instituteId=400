--- v0 (2025-10-29)
+++ v1 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="UVSQ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="282">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -159,739 +159,790 @@
   <si>
     <t>UMR 8100</t>
   </si>
   <si>
     <t>200111674P</t>
   </si>
   <si>
     <t>Unversité Versailles St-Quentin-en-Yvelines, UFR des Sciences, Bâtiment Fermat, 45 avenue des Etats-Unis</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>Laboratoire Professions, Institutions, Temporalités</t>
   </si>
   <si>
     <t>PRINTEMPS</t>
   </si>
   <si>
     <t>UMR 8085</t>
   </si>
   <si>
     <t>200212745Z</t>
   </si>
   <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>Institut Lavoisier de Versailles</t>
+  </si>
+  <si>
+    <t>ILV</t>
+  </si>
+  <si>
+    <t>UMR 8180</t>
+  </si>
+  <si>
+    <t>200612827W</t>
+  </si>
+  <si>
+    <t>Université Versailles St-Quentin-en-Yvelines, UFR des Sciences, Bâtiment Lavoisier, 45 avenue des Etats Unis</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>Laboratoire d’Ingénierie des Systèmes de Versailles</t>
+  </si>
+  <si>
+    <t>LISV</t>
+  </si>
+  <si>
+    <t>UR 4048</t>
+  </si>
+  <si>
+    <t>200615295D</t>
+  </si>
+  <si>
+    <t>Université Versailles St-Quentin-en-Yvelines, IUT de Vélizy, Bâtiment Bouchez, 10-12 avenue de l'Europe</t>
+  </si>
+  <si>
+    <t>78124</t>
+  </si>
+  <si>
+    <t>Vélizy -Villacoublay</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>Laboratoire Atmosphères, Milieux, Observations Spatiales</t>
+  </si>
+  <si>
+    <t>LATMOS</t>
+  </si>
+  <si>
+    <t>UMR 8190</t>
+  </si>
+  <si>
+    <t>200918434C</t>
+  </si>
+  <si>
+    <t>Université Versailles St-Quentin-en-Yvelines, Quartier des Garennes, 11 boulevard d'Alembert</t>
+  </si>
+  <si>
+    <t>78280</t>
+  </si>
+  <si>
+    <t>Guyancourt</t>
+  </si>
+  <si>
+    <t>Sorbonne Université</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>Cultures, Environnements, Arctique, Représentations, Climat</t>
+  </si>
+  <si>
+    <t>CEARC</t>
+  </si>
+  <si>
+    <t>UR 4455</t>
+  </si>
+  <si>
+    <t>201019024P</t>
+  </si>
+  <si>
+    <t>11 boulevard d'Alembert, Quartier des Garennes</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>Laboratoire de Droit des Affaires et Nouvelles Technologies</t>
+  </si>
+  <si>
+    <t>DANTE</t>
+  </si>
+  <si>
+    <t>UR 4498</t>
+  </si>
+  <si>
+    <t>201019067L</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>Infection et inflammation</t>
+  </si>
+  <si>
+    <t>2I</t>
+  </si>
+  <si>
+    <t>UMR_S 1173</t>
+  </si>
+  <si>
+    <t>201521272L</t>
+  </si>
+  <si>
+    <t>2 avenue de la Source de la Bièvre</t>
+  </si>
+  <si>
+    <t>78180</t>
+  </si>
+  <si>
+    <t>Montigny-Le-Bretonneux</t>
+  </si>
+  <si>
+    <t>Inserm</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIC - IT  Garches</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>CIC 1429</t>
+  </si>
+  <si>
+    <t>201522205A</t>
+  </si>
+  <si>
+    <t>Hôpital Raymond POINCARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92380 </t>
+  </si>
+  <si>
+    <t>Garches</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>Unité de recherche Virologie et Immunologie Moléculaires</t>
+  </si>
+  <si>
+    <t>VIM</t>
+  </si>
+  <si>
+    <t>UMR 0892</t>
+  </si>
+  <si>
+    <t>202023527R</t>
+  </si>
+  <si>
+    <t>INRA, Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>78350</t>
+  </si>
+  <si>
+    <t>Jouy-en-Josas</t>
+  </si>
+  <si>
+    <t>INRAE</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>Centre de recherches sociologiques sur le droit et les institutions pénales</t>
+  </si>
+  <si>
+    <t>CESDIP</t>
+  </si>
+  <si>
+    <t>UMR 8183</t>
+  </si>
+  <si>
+    <t>200612830Z</t>
+  </si>
+  <si>
+    <t>Ministère de la justice, Immeuble Edison, 43 boulevard Vauban</t>
+  </si>
+  <si>
+    <t>Ministère de la justice</t>
+  </si>
+  <si>
+    <t>Univ Cergy-Pontoise</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>Centre de Recherche en épidémiologie et Santé des populations</t>
+  </si>
+  <si>
+    <t>CESP</t>
+  </si>
+  <si>
+    <t>U 1018</t>
+  </si>
+  <si>
+    <t>201019083D</t>
+  </si>
+  <si>
+    <t>Hôpital Paul Brousse, Bâtiment Inserm 15/16, 16 avenue Paul Vaillant Couturier</t>
+  </si>
+  <si>
+    <t>94807</t>
+  </si>
+  <si>
+    <t>Villejuif cedex</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>Biologie de la Reproduction, Environnement, Epigénétique, et Développement</t>
+  </si>
+  <si>
+    <t>BREED</t>
+  </si>
+  <si>
+    <t>UMR 1198</t>
+  </si>
+  <si>
+    <t>199517821X</t>
+  </si>
+  <si>
+    <t>Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>Centre de Recherche Versailles Saint Quentin Institutions Publiques</t>
+  </si>
+  <si>
+    <t>VIP</t>
+  </si>
+  <si>
+    <t>UR 3643</t>
+  </si>
+  <si>
+    <t>200214917K</t>
+  </si>
+  <si>
+    <t>U.F.R. de Droit et Science Politique, 3 rue de la Division Leclerc</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>Laboratoire d’informatique Parallélisme Réseaux Algorithmes Distribués</t>
+  </si>
+  <si>
+    <t>LI-PARAD</t>
+  </si>
+  <si>
+    <t>UR 7432</t>
+  </si>
+  <si>
+    <t>201622146G</t>
+  </si>
+  <si>
+    <t>Saint-Quentin en Yvelines</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>Données et Algorithmes pour une ville intelligente et durable</t>
+  </si>
+  <si>
+    <t>DAVID</t>
+  </si>
+  <si>
+    <t>UR 7431</t>
+  </si>
+  <si>
+    <t>201622145F</t>
+  </si>
+  <si>
+    <t>UFR des Sciences 45 avenue des États-Unis</t>
+  </si>
+  <si>
+    <t>78035</t>
+  </si>
+  <si>
+    <t>Versailles cedex</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>Observatoire des sciences de l'univers de l'UVSQ</t>
+  </si>
+  <si>
+    <t>OVSQ</t>
+  </si>
+  <si>
+    <t>UMS 3342</t>
+  </si>
+  <si>
+    <t>201020686W</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>Laboratoire Interdisciplinaire sur les Mutations des Espaces Economiques et Politiques - Paris Saclay</t>
+  </si>
+  <si>
+    <t>LIMEEP-PS</t>
+  </si>
+  <si>
+    <t>UR 20204</t>
+  </si>
+  <si>
+    <t>202023614K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11  Boulevard d'Alembert</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>Laboratoire Physiopathologie et pharmacologie clinique de la douleur</t>
+  </si>
+  <si>
+    <t>LPPD</t>
+  </si>
+  <si>
+    <t>U 987</t>
+  </si>
+  <si>
+    <t>200616453M</t>
+  </si>
+  <si>
+    <t>Hôpital Ambroise Paré, 9 avenue Charles de Gaulle</t>
+  </si>
+  <si>
+    <t>92100</t>
+  </si>
+  <si>
+    <t>Boulogne</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>Laboratoire Anthropologie, Archeologie, Biologie</t>
+  </si>
+  <si>
+    <t>LAAB</t>
+  </si>
+  <si>
+    <t>UR 20202</t>
+  </si>
+  <si>
+    <t>202023516D</t>
+  </si>
+  <si>
+    <t>2 Avenue de la Source de la Bièvre</t>
+  </si>
+  <si>
+    <t>Montigny-le-Bretonneux</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>Institut photonique d'analyse non-destructive européen des matériaux anciens</t>
+  </si>
+  <si>
+    <t>IPANEMA</t>
+  </si>
+  <si>
+    <t>USR 3461</t>
+  </si>
+  <si>
+    <t>201220537A</t>
+  </si>
+  <si>
+    <t>Site du Synchrotron SOLEIL</t>
+  </si>
+  <si>
+    <t>91192</t>
+  </si>
+  <si>
+    <t>Saint-Aubin</t>
+  </si>
+  <si>
+    <t>MCC</t>
+  </si>
+  <si>
+    <t>3275</t>
+  </si>
+  <si>
+    <t>Institut de recherches arctiques Jean Malaurie</t>
+  </si>
+  <si>
+    <t>IRAM</t>
+  </si>
+  <si>
+    <t>UR 20203</t>
+  </si>
+  <si>
+    <t>202023613J</t>
+  </si>
+  <si>
+    <t>11 boulevard d'Alembert</t>
+  </si>
+  <si>
+    <t>3273</t>
+  </si>
+  <si>
+    <t>Soutenabilité et résilience</t>
+  </si>
+  <si>
+    <t>UMI SOURCE</t>
+  </si>
+  <si>
+    <t>UMI 272</t>
+  </si>
+  <si>
+    <t>202224281B</t>
+  </si>
+  <si>
+    <t>UVSQ, UFR SSH - Bâtiment Vauban, 47 boulevard Vauban</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78280 </t>
+  </si>
+  <si>
+    <t>Guyancourt Cedex</t>
+  </si>
+  <si>
+    <t>IRD</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laboratoire de Génétique et  biologie cellulaire</t>
+  </si>
+  <si>
+    <t>LGBC</t>
+  </si>
+  <si>
+    <t>UR 4589</t>
+  </si>
+  <si>
+    <t>201019677Z</t>
+  </si>
+  <si>
+    <t>UFR des Sciences de la Santé</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>Cohortes Epidémiologiques en population</t>
+  </si>
+  <si>
+    <t>CONSTANCES</t>
+  </si>
+  <si>
+    <t>UMS 011</t>
+  </si>
+  <si>
+    <t>201322808P</t>
+  </si>
+  <si>
+    <t>16 avenue Paul Vaillant Couturier, Bâtiment 15/16</t>
+  </si>
+  <si>
+    <t>Université Paris-Cité</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>Maison de la Simulation - DRF</t>
+  </si>
+  <si>
+    <t>MdlS</t>
+  </si>
+  <si>
+    <t>UAR 3441</t>
+  </si>
+  <si>
+    <t>201120535C</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 709, Orme des merisiers</t>
+  </si>
+  <si>
+    <t>91191</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette cedex</t>
+  </si>
+  <si>
+    <t>CEA</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>Maison des Sciences de l'Homme Paris-Saclay</t>
+  </si>
+  <si>
+    <t>MSH Paris-Saclay</t>
+  </si>
+  <si>
+    <t>UAR 3683</t>
+  </si>
+  <si>
+    <t>201521827P</t>
+  </si>
+  <si>
+    <t>4, avenue des Sciences</t>
+  </si>
+  <si>
+    <t>91190</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette</t>
+  </si>
+  <si>
+    <t>Univ Evry</t>
+  </si>
+  <si>
+    <t>3294</t>
+  </si>
+  <si>
+    <t>HandiStart</t>
+  </si>
+  <si>
+    <t>UR 20262</t>
+  </si>
+  <si>
+    <t>202624758C</t>
+  </si>
+  <si>
+    <t>2 rue de la source de bièvres</t>
+  </si>
+  <si>
+    <t>78150</t>
+  </si>
+  <si>
+    <t>Montigny le Bretonneux</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>Innovation thérapeutique : de la physiopathologie à l'appliqué dans les pathologies neuro-Musculaires, la rePROduction et le déVEloppement</t>
+  </si>
+  <si>
+    <t>IMPROVE</t>
+  </si>
+  <si>
+    <t>U 1357</t>
+  </si>
+  <si>
+    <t>202624808G</t>
+  </si>
+  <si>
+    <t>UFR des sciences de la Santé</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>Imaging, innovative RadIation therapy, and System medicine</t>
+  </si>
+  <si>
+    <t>IRIS</t>
+  </si>
+  <si>
+    <t>UMR 9029</t>
+  </si>
+  <si>
+    <t>202624791N</t>
+  </si>
+  <si>
+    <t>INSTITUT CURIE, 26, rue d’Ulm</t>
+  </si>
+  <si>
+    <t>75248</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>Institut Curie</t>
+  </si>
+  <si>
     <t>2007</t>
   </si>
   <si>
     <t>Laboratoire des sciences du climat et de l'environnement - DRF</t>
   </si>
   <si>
     <t>LSCE</t>
   </si>
   <si>
-    <t>N/A</t>
+    <t>UMR 8212</t>
   </si>
   <si>
     <t>200611689J</t>
   </si>
   <si>
     <t>CEA Saclay, Bâtiment ICE, Orme des Merisiers</t>
   </si>
   <si>
-    <t>91191</t>
-[...416 lines deleted...]
-    <t>CEA Saclay, Bâtiment 709, Orme des merisiers</t>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>Pharmacologie des Oligonucléotides pour guérir les Myopathies</t>
+  </si>
+  <si>
+    <t>PHARMAcoligo</t>
+  </si>
+  <si>
+    <t>UR 20261</t>
+  </si>
+  <si>
+    <t>3298</t>
+  </si>
+  <si>
+    <t>REcherche, HAndicap, Dysfonction, Adaptations, Participation et Technologie</t>
+  </si>
+  <si>
+    <t>REHADAPT</t>
+  </si>
+  <si>
+    <t>UR 20201</t>
+  </si>
+  <si>
+    <t>UFR Simone Veil</t>
+  </si>
+  <si>
+    <t>3299</t>
+  </si>
+  <si>
+    <t>Technologies pour la Santé et le Médicament</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>Cloud personnel sécurisé</t>
+  </si>
+  <si>
+    <t>PETRUS</t>
+  </si>
+  <si>
+    <t>201622250V</t>
+  </si>
+  <si>
+    <t>Inria Saclay</t>
+  </si>
+  <si>
+    <t>91120</t>
+  </si>
+  <si>
+    <t>Palaiseau</t>
   </si>
   <si>
     <t>Inria</t>
-  </si>
-[...199 lines deleted...]
-    <t>UFR des Sciences de la Santé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:N38"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1115,1048 +1166,1153 @@
       </c>
       <c r="K7" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="L8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="0" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="I13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="0" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>109</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>54</v>
+        <v>113</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="H16" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L16" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="I16" s="0" t="s">
-[...6 lines deleted...]
-        <v>110</v>
+      <c r="M16" s="0" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>126</v>
+        <v>93</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>132</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="0" t="s">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>124</v>
+        <v>71</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>171</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>88</v>
+        <v>185</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>89</v>
+        <v>186</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L26" s="0" t="s">
+        <v>187</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>146</v>
+        <v>71</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>57</v>
+        <v>200</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>58</v>
+        <v>201</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>202</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>20</v>
+        <v>126</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>110</v>
+        <v>23</v>
+      </c>
+      <c r="L31" s="0" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>108</v>
+        <v>231</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L32" s="0" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>241</v>
+        <v>20</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>88</v>
+        <v>253</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>89</v>
+        <v>254</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L35" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="M35" s="0" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>256</v>
+        <v>222</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>257</v>
+        <v>223</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>258</v>
+        <v>23</v>
+      </c>
+      <c r="L36" s="0" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>263</v>
+        <v>96</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>264</v>
+        <v>90</v>
       </c>
       <c r="G37" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="H37" s="0" t="s">
+      <c r="H38" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="I37" s="0" t="s">
-[...6 lines deleted...]
-    <row r="38"/>
+      <c r="I38" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K40" s="0" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="41"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>