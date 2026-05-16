--- v0 (2025-10-29)
+++ v1 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ENS Paris-Saclay" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -132,289 +132,271 @@
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>199213433R</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>Institut des Sciences Sociales du Politique</t>
   </si>
   <si>
     <t>ISP</t>
   </si>
   <si>
     <t>UMR 7220</t>
   </si>
   <si>
     <t>200612818L</t>
   </si>
   <si>
     <t>Univ Paris Nanterre</t>
   </si>
   <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>Centre d'Economie de l'ENS Paris-Saclay</t>
+  </si>
+  <si>
+    <t>CEPS</t>
+  </si>
+  <si>
+    <t>202023496G</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>Centre Borelli</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>UMR 9010</t>
+  </si>
+  <si>
+    <t>202023521J</t>
+  </si>
+  <si>
+    <t>SSA</t>
+  </si>
+  <si>
+    <t>Université Paris-Cité</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>Institutions et Dynamiques Historiques de l'Economie et de la société</t>
+  </si>
+  <si>
+    <t>IDHES</t>
+  </si>
+  <si>
+    <t>UMR 8533</t>
+  </si>
+  <si>
+    <t>199812861T</t>
+  </si>
+  <si>
+    <t>Univ Evry</t>
+  </si>
+  <si>
+    <t>Univ Paris 1</t>
+  </si>
+  <si>
+    <t>Univ Paris 8</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>Research Lab in Computer Science</t>
+  </si>
+  <si>
+    <t>ReLaX</t>
+  </si>
+  <si>
+    <t>UMI 2000</t>
+  </si>
+  <si>
+    <t>201722366S</t>
+  </si>
+  <si>
+    <t>cmi</t>
+  </si>
+  <si>
+    <t>IMSc</t>
+  </si>
+  <si>
+    <t>Univ Bordeaux</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>Centre de Recherche en Design</t>
+  </si>
+  <si>
+    <t>CRD</t>
+  </si>
+  <si>
+    <t>201923272T</t>
+  </si>
+  <si>
+    <t>Rue Noetzlin</t>
+  </si>
+  <si>
+    <t>ENSCI-les ateliers</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mécanique Paris-Saclay</t>
+  </si>
+  <si>
+    <t>LMPS</t>
+  </si>
+  <si>
+    <t>UMR 9026</t>
+  </si>
+  <si>
+    <t>202224176M</t>
+  </si>
+  <si>
+    <t>CentraleSupélec</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>Laboratoire Méthodes Formelles</t>
+  </si>
+  <si>
+    <t>LMF</t>
+  </si>
+  <si>
+    <t>UMR 9021</t>
+  </si>
+  <si>
+    <t>202123712M</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>Laboratoire Lumière Matière aux Interfaces</t>
+  </si>
+  <si>
+    <t>LuMin</t>
+  </si>
+  <si>
+    <t>UMR 9024</t>
+  </si>
+  <si>
+    <t>202023513A</t>
+  </si>
+  <si>
     <t>1998</t>
   </si>
   <si>
     <t>Systèmes et Applications des Technologies de l'Information et de l'Energie</t>
   </si>
   <si>
     <t>SATIE</t>
   </si>
   <si>
     <t>UMR 8029</t>
   </si>
   <si>
     <t>200212702C</t>
   </si>
   <si>
     <t>CNAM</t>
   </si>
   <si>
+    <t>ENS Rennes</t>
+  </si>
+  <si>
     <t>Univ Cergy-Pontoise</t>
   </si>
   <si>
     <t>Univ Gustave Eiffel</t>
-  </si>
-[...166 lines deleted...]
-    <t>202224176M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -574,420 +556,379 @@
       </c>
       <c r="I5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="L5" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="M7" s="0" t="s">
         <v>52</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K8" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...14 lines deleted...]
-      <c r="K8" s="0" t="s">
+      <c r="L8" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="L8" s="0" t="s">
+      <c r="M8" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="0" t="s">
+      <c r="N8" s="0" t="s">
         <v>60</v>
+      </c>
+      <c r="O8" s="0" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L10" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>88</v>
+        <v>25</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="M13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="M14" s="0" t="s">
-        <v>100</v>
-[...40 lines deleted...]
-    <row r="16"/>
+        <v>97</v>
+      </c>
+      <c r="N14" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="15"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>