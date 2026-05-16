--- v1 (2026-02-02)
+++ v2 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="AgroParisTech" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -81,346 +81,370 @@
   <si>
     <t>UMR 1313</t>
   </si>
   <si>
     <t>200917790C</t>
   </si>
   <si>
     <t>INRA, Domaine de Vilvert</t>
   </si>
   <si>
     <t>78350</t>
   </si>
   <si>
     <t>Jouy-en-Josas</t>
   </si>
   <si>
     <t>AgroParisTech</t>
   </si>
   <si>
     <t>Université Paris-Saclay</t>
   </si>
   <si>
     <t>INRAE</t>
   </si>
   <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>MICrobiologie de l'ALImentation au Service de la Santé Humaine</t>
+  </si>
+  <si>
+    <t>MICALIS</t>
+  </si>
+  <si>
+    <t>UMR 1319</t>
+  </si>
+  <si>
+    <t>201119643H</t>
+  </si>
+  <si>
+    <t>INRAE, Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>Centre international de recherche sur l'environnement et le développement</t>
+  </si>
+  <si>
+    <t>CIRED</t>
+  </si>
+  <si>
+    <t>UMR 8568</t>
+  </si>
+  <si>
+    <t>199812896F</t>
+  </si>
+  <si>
+    <t>45 bis avenue de la Belle-Gabrielle</t>
+  </si>
+  <si>
+    <t>94130</t>
+  </si>
+  <si>
+    <t>Nogent-sur-Marne</t>
+  </si>
+  <si>
+    <t>CNRS</t>
+  </si>
+  <si>
+    <t>Ecole des Ponts ParisTech</t>
+  </si>
+  <si>
+    <t>Cirad</t>
+  </si>
+  <si>
+    <t>EHESS</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>Génétique Quantitative et Evolution - Le Moulon</t>
+  </si>
+  <si>
+    <t>GQE - Le Moulon</t>
+  </si>
+  <si>
+    <t>UMR 8120</t>
+  </si>
+  <si>
+    <t>198017849T</t>
+  </si>
+  <si>
+    <t>Bât 680, 12 route 128</t>
+  </si>
+  <si>
+    <t>91190</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>Mathématiques et Informatique Appliquées - Paris-Saclay</t>
+  </si>
+  <si>
+    <t>MIA</t>
+  </si>
+  <si>
+    <t>UMR 0518</t>
+  </si>
+  <si>
+    <t>201119642G</t>
+  </si>
+  <si>
+    <t>22 place de l'Agronomie</t>
+  </si>
+  <si>
+    <t>91120</t>
+  </si>
+  <si>
+    <t>Palaiseau</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>UMR Agronomie</t>
+  </si>
+  <si>
+    <t>Agronomie</t>
+  </si>
+  <si>
+    <t>UMR 0211</t>
+  </si>
+  <si>
+    <t>196417851P</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>Ecologie fonctionnelle et écotoxicologie des agroécosystèmes</t>
+  </si>
+  <si>
+    <t>Ecosys</t>
+  </si>
+  <si>
+    <t>UMR 1402</t>
+  </si>
+  <si>
+    <t>201521783S</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>Modélisation Systémique Appliquée aux Ruminants</t>
+  </si>
+  <si>
+    <t>MoSAR</t>
+  </si>
+  <si>
+    <t>UMR 0791</t>
+  </si>
+  <si>
+    <t>197517805S</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>Physiologie de la Nutrition et du Comportement Alimentaire</t>
+  </si>
+  <si>
+    <t>PNCA</t>
+  </si>
+  <si>
+    <t>UMR 0914</t>
+  </si>
+  <si>
+    <t>199017932P</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>Sciences pour l'Action et le Développement : Activités, Produits, Territoires</t>
+  </si>
+  <si>
+    <t>SADAPT</t>
+  </si>
+  <si>
+    <t>UMR 1048</t>
+  </si>
+  <si>
+    <t>199617793M</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>Paris-Saclay Food and Bioproduct Engineering</t>
+  </si>
+  <si>
+    <t>SayFood</t>
+  </si>
+  <si>
+    <t>UMR 782</t>
+  </si>
+  <si>
+    <t>202023536A</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>Paris-Saclay Applied Economics</t>
+  </si>
+  <si>
+    <t>PSAE</t>
+  </si>
+  <si>
+    <t>UMR 0210</t>
+  </si>
+  <si>
+    <t>202224181T</t>
+  </si>
+  <si>
+    <t>INRAE Palaiseau</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>Ecologie, Société et Evolution</t>
+  </si>
+  <si>
+    <t>ESE</t>
+  </si>
+  <si>
+    <t>UMR 8079</t>
+  </si>
+  <si>
+    <t>200212739T</t>
+  </si>
+  <si>
     <t>1982</t>
   </si>
   <si>
     <t>Institut Jean-Pierre Bourgin</t>
   </si>
   <si>
     <t>IJPB</t>
   </si>
   <si>
-    <t>UMR 1318, ERL 3559</t>
+    <t>UMR 1318</t>
   </si>
   <si>
     <t>201119640E</t>
   </si>
   <si>
     <t>INRA, Route de St-Cyr (RD10)</t>
   </si>
   <si>
     <t>78000</t>
   </si>
   <si>
     <t>Versailles</t>
   </si>
   <si>
-    <t>2042</t>
-[...221 lines deleted...]
-    <t>200212739T</t>
+    <t>3322</t>
+  </si>
+  <si>
+    <t>Agro-Biotechnologies Industrielles</t>
+  </si>
+  <si>
+    <t>ABI</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>201923235C</t>
+  </si>
+  <si>
+    <t>CEBB 3 rue des Rouges Terres</t>
+  </si>
+  <si>
+    <t>51110</t>
+  </si>
+  <si>
+    <t>Pomacle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O16"/>
+  <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -481,477 +505,509 @@
       </c>
       <c r="K2" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" s="0" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" s="0" t="s">
         <v>39</v>
-      </c>
-[...37 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K6" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="L6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K8" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="16"/>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>