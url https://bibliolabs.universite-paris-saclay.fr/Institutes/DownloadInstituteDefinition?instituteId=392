--- v0 (2025-10-30)
+++ v1 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INRAE" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="224">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -78,679 +78,697 @@
   <si>
     <t>UMR 1313</t>
   </si>
   <si>
     <t>200917790C</t>
   </si>
   <si>
     <t>INRA, Domaine de Vilvert</t>
   </si>
   <si>
     <t>78350</t>
   </si>
   <si>
     <t>Jouy-en-Josas</t>
   </si>
   <si>
     <t>INRAE</t>
   </si>
   <si>
     <t>Université Paris-Saclay</t>
   </si>
   <si>
     <t>AgroParisTech</t>
   </si>
   <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>Unité de recherche Virologie et Immunologie Moléculaires</t>
+  </si>
+  <si>
+    <t>VIM</t>
+  </si>
+  <si>
+    <t>UMR 0892</t>
+  </si>
+  <si>
+    <t>202023527R</t>
+  </si>
+  <si>
+    <t>UVSQ</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>Institut des Sciences des Plantes de Paris-Saclay</t>
+  </si>
+  <si>
+    <t>IPS2</t>
+  </si>
+  <si>
+    <t>UMR 9213</t>
+  </si>
+  <si>
+    <t>201521301T</t>
+  </si>
+  <si>
+    <t>Rue de Noetzlin, Bâtiment 630,</t>
+  </si>
+  <si>
+    <t>91405</t>
+  </si>
+  <si>
+    <t>Orsay</t>
+  </si>
+  <si>
+    <t>CNRS</t>
+  </si>
+  <si>
+    <t>Univ Evry</t>
+  </si>
+  <si>
+    <t>Université Paris-Cité</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mathématiques et Modélisation d'Evry</t>
+  </si>
+  <si>
+    <t>LaMME</t>
+  </si>
+  <si>
+    <t>UMR 8071</t>
+  </si>
+  <si>
+    <t>201420648M</t>
+  </si>
+  <si>
+    <t>23 boulevard de France, Bureau 408</t>
+  </si>
+  <si>
+    <t>91037</t>
+  </si>
+  <si>
+    <t>Evry-Courcouronnes</t>
+  </si>
+  <si>
+    <t>ENSIIE</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>Mathématiques et Informatique Appliquées du Génome à l'Environnement</t>
+  </si>
+  <si>
+    <t>MaIAGE</t>
+  </si>
+  <si>
+    <t>UPR 1404</t>
+  </si>
+  <si>
+    <t>201521778L</t>
+  </si>
+  <si>
+    <t>Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>MICrobiologie de l'ALImentation au Service de la Santé Humaine</t>
+  </si>
+  <si>
+    <t>MICALIS</t>
+  </si>
+  <si>
+    <t>UMR 1319</t>
+  </si>
+  <si>
+    <t>201119643H</t>
+  </si>
+  <si>
+    <t>INRAE, Domaine de Vilvert</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>Metagenopolis</t>
+  </si>
+  <si>
+    <t>MGP</t>
+  </si>
+  <si>
+    <t>US 1367</t>
+  </si>
+  <si>
+    <t>201221777Y</t>
+  </si>
+  <si>
+    <t>Domaine de Vilvert, Bât.325</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>France Génomique - DRF/JACOB</t>
+  </si>
+  <si>
+    <t>FG</t>
+  </si>
+  <si>
+    <t>UMS 3628</t>
+  </si>
+  <si>
+    <t>201420834P</t>
+  </si>
+  <si>
+    <t>2 rue Gaston Crémieux</t>
+  </si>
+  <si>
+    <t>91057</t>
+  </si>
+  <si>
+    <t>Evry cedex</t>
+  </si>
+  <si>
+    <t>Inserm</t>
+  </si>
+  <si>
+    <t>CEA</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>Médicaments et Technologies pour la Santé</t>
+  </si>
+  <si>
+    <t>MTS</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>196317869N</t>
+  </si>
+  <si>
+    <t>CEA Saclay, Bâtiment 136</t>
+  </si>
+  <si>
+    <t>91191</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>Biologie de la Reproduction, Environnement, Epigénétique, et Développement</t>
+  </si>
+  <si>
+    <t>BREED</t>
+  </si>
+  <si>
+    <t>UMR 1198</t>
+  </si>
+  <si>
+    <t>199517821X</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>Centre de Traitement de l'Information Génétique</t>
+  </si>
+  <si>
+    <t>CTIG</t>
+  </si>
+  <si>
+    <t>US 310</t>
+  </si>
+  <si>
+    <t>196223491D</t>
+  </si>
+  <si>
+    <t>78352</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>Etude du Polymorphisme des Génomes Végétaux</t>
+  </si>
+  <si>
+    <t>EPGV</t>
+  </si>
+  <si>
+    <t>US 1279</t>
+  </si>
+  <si>
+    <t>200517800F</t>
+  </si>
+  <si>
+    <t>91000</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>Sciences de l'Animal et de l'Aliment de Jouy</t>
+  </si>
+  <si>
+    <t>SAAJ</t>
+  </si>
+  <si>
+    <t>UE 1298</t>
+  </si>
+  <si>
+    <t>201923110S</t>
+  </si>
+  <si>
+    <t>INRA - Centre Ile-de-France-Jouy-en-Josas</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>Hydrosystèmes Continentaux Anthropisés - Ressources, Risques, Restauration</t>
+  </si>
+  <si>
+    <t>HYCAR</t>
+  </si>
+  <si>
+    <t>UPR 1462</t>
+  </si>
+  <si>
+    <t>201822690P</t>
+  </si>
+  <si>
+    <t>1, rue Pierre-Gilles de Gennes,Cedex CS 10030</t>
+  </si>
+  <si>
+    <t>92761</t>
+  </si>
+  <si>
+    <t>Antony</t>
+  </si>
+  <si>
+    <t>3225</t>
+  </si>
+  <si>
+    <t>PRocédés biOtechnologiques au Service de l’Environnement</t>
+  </si>
+  <si>
+    <t>PROSE</t>
+  </si>
+  <si>
+    <t>UPR 1461</t>
+  </si>
+  <si>
+    <t>200518614R</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>Unité de Recherche Génomique-Info</t>
+  </si>
+  <si>
+    <t>URGI</t>
+  </si>
+  <si>
+    <t>UPR 1164</t>
+  </si>
+  <si>
+    <t>200217796P</t>
+  </si>
+  <si>
+    <t>Route de Saint-Cyr</t>
+  </si>
+  <si>
+    <t>78026</t>
+  </si>
+  <si>
+    <t>Versailles</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>Transgénèse pour les études fonctionnelles sur les organismes modèles - Paris-Saclay</t>
+  </si>
+  <si>
+    <t>TEFOR</t>
+  </si>
+  <si>
+    <t>UAR 2010</t>
+  </si>
+  <si>
+    <t>201922946N</t>
+  </si>
+  <si>
+    <t>Avenue de la terrasse</t>
+  </si>
+  <si>
+    <t>91190</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>Génétique Quantitative et Evolution - Le Moulon</t>
+  </si>
+  <si>
+    <t>GQE - Le Moulon</t>
+  </si>
+  <si>
+    <t>UMR 8120</t>
+  </si>
+  <si>
+    <t>198017849T</t>
+  </si>
+  <si>
+    <t>Bât 680, 12 route 128</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>Mathématiques et Informatique Appliquées - Paris-Saclay</t>
+  </si>
+  <si>
+    <t>MIA</t>
+  </si>
+  <si>
+    <t>UMR 0518</t>
+  </si>
+  <si>
+    <t>201119642G</t>
+  </si>
+  <si>
+    <t>22 place de l'Agronomie</t>
+  </si>
+  <si>
+    <t>91120</t>
+  </si>
+  <si>
+    <t>Palaiseau</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>UMR Agronomie</t>
+  </si>
+  <si>
+    <t>Agronomie</t>
+  </si>
+  <si>
+    <t>UMR 0211</t>
+  </si>
+  <si>
+    <t>196417851P</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>Ecologie fonctionnelle et écotoxicologie des agroécosystèmes</t>
+  </si>
+  <si>
+    <t>Ecosys</t>
+  </si>
+  <si>
+    <t>UMR 1402</t>
+  </si>
+  <si>
+    <t>201521783S</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>Modélisation Systémique Appliquée aux Ruminants</t>
+  </si>
+  <si>
+    <t>MoSAR</t>
+  </si>
+  <si>
+    <t>UMR 0791</t>
+  </si>
+  <si>
+    <t>197517805S</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>Physiologie de la Nutrition et du Comportement Alimentaire</t>
+  </si>
+  <si>
+    <t>PNCA</t>
+  </si>
+  <si>
+    <t>UMR 0914</t>
+  </si>
+  <si>
+    <t>199017932P</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>Sciences pour l'Action et le Développement : Activités, Produits, Territoires</t>
+  </si>
+  <si>
+    <t>SADAPT</t>
+  </si>
+  <si>
+    <t>UMR 1048</t>
+  </si>
+  <si>
+    <t>199617793M</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>Paris-Saclay Food and Bioproduct Engineering</t>
+  </si>
+  <si>
+    <t>SayFood</t>
+  </si>
+  <si>
+    <t>UMR 782</t>
+  </si>
+  <si>
+    <t>202023536A</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>Unité Expérimentale Versailles Saclay</t>
+  </si>
+  <si>
+    <t>UE VS</t>
+  </si>
+  <si>
+    <t>UE 1246</t>
+  </si>
+  <si>
+    <t>200317768E</t>
+  </si>
+  <si>
+    <t>Route de Saint-Cyr, RD 10</t>
+  </si>
+  <si>
+    <t>Versailles cedex</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>Infectiologie Expérimentale des Rongeurs et Poissons</t>
+  </si>
+  <si>
+    <t>IERP</t>
+  </si>
+  <si>
+    <t>UE 0907</t>
+  </si>
+  <si>
+    <t>198917775Y</t>
+  </si>
+  <si>
+    <t>Jouy-en-Josas cedex</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>Génie des Procédés FRIgorifiques pour la Sécurité alimentaire et l’Environnement</t>
+  </si>
+  <si>
+    <t>FRISE</t>
+  </si>
+  <si>
+    <t>UPR 1460</t>
+  </si>
+  <si>
+    <t>201220495E</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>BIOlogie GEstion des Risques en agriculture</t>
+  </si>
+  <si>
+    <t>BIOGER</t>
+  </si>
+  <si>
+    <t>UR 1290</t>
+  </si>
+  <si>
+    <t>200717989C</t>
+  </si>
+  <si>
+    <t>22 place de l'agronomie, bât. F</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>Paris-Saclay Applied Economics</t>
+  </si>
+  <si>
+    <t>PSAE</t>
+  </si>
+  <si>
+    <t>UMR 0210</t>
+  </si>
+  <si>
+    <t>202224181T</t>
+  </si>
+  <si>
+    <t>INRAE Palaiseau</t>
+  </si>
+  <si>
     <t>1982</t>
   </si>
   <si>
     <t>Institut Jean-Pierre Bourgin</t>
   </si>
   <si>
     <t>IJPB</t>
   </si>
   <si>
-    <t>UMR 1318, ERL 3559</t>
+    <t>UMR 1318</t>
   </si>
   <si>
     <t>201119640E</t>
   </si>
   <si>
     <t>INRA, Route de St-Cyr (RD10)</t>
   </si>
   <si>
     <t>78000</t>
   </si>
   <si>
-    <t>Versailles</t>
-[...557 lines deleted...]
-    <t>INRAE Palaiseau</t>
+    <t>3311</t>
+  </si>
+  <si>
+    <t>Dynamiques de populations multi-échelles pour des systèmes physiologiques</t>
+  </si>
+  <si>
+    <t>MUSCA</t>
+  </si>
+  <si>
+    <t>202023600V</t>
+  </si>
+  <si>
+    <t>Inria Saclay</t>
+  </si>
+  <si>
+    <t>Inria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -805,1048 +823,1086 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="0" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4" s="0" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="L5" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M5" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
+      <c r="K7" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="K8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K9" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="M9" s="0" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="0" t="s">
         <v>77</v>
-      </c>
-[...31 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="F12" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="K12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>119</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>135</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>136</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
+      </c>
+      <c r="L19" s="0" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>93</v>
+        <v>150</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L20" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>150</v>
-      </c>
-[...19 lines deleted...]
-        <v>157</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="E27" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="G27" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F28" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="D29" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="E29" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>200</v>
+        <v>116</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="E30" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>22</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="F32" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="G32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="0" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="33"/>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="L33" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>