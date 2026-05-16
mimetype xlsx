--- v0 (2025-10-30)
+++ v1 (2026-05-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Univ Evry" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
     <t>BiblioLabs ID</t>
   </si>
   <si>
     <t>Official name</t>
   </si>
   <si>
     <t>Acronym</t>
   </si>
   <si>
     <t>Unit number</t>
   </si>
   <si>
     <t>RNSR</t>
   </si>
   <si>
     <t>Address Label</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -117,414 +117,417 @@
   <si>
     <t>IPS2</t>
   </si>
   <si>
     <t>UMR 9213</t>
   </si>
   <si>
     <t>201521301T</t>
   </si>
   <si>
     <t>Rue de Noetzlin, Bâtiment 630,</t>
   </si>
   <si>
     <t>91405</t>
   </si>
   <si>
     <t>Orsay</t>
   </si>
   <si>
     <t>INRAE</t>
   </si>
   <si>
     <t>Université Paris-Cité</t>
   </si>
   <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mathématiques et Modélisation d'Evry</t>
+  </si>
+  <si>
+    <t>LaMME</t>
+  </si>
+  <si>
+    <t>UMR 8071</t>
+  </si>
+  <si>
+    <t>201420648M</t>
+  </si>
+  <si>
+    <t>23 boulevard de France, Bureau 408</t>
+  </si>
+  <si>
+    <t>91037</t>
+  </si>
+  <si>
+    <t>ENSIIE</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>Centre d'Etudes des Politiques Economiques de l'Université d'Evry</t>
+  </si>
+  <si>
+    <t>EPEE</t>
+  </si>
+  <si>
+    <t>EA 2177</t>
+  </si>
+  <si>
+    <t>199413773B</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY-VAL D'ESSONNE, Bd François Mitterrand</t>
+  </si>
+  <si>
+    <t>91025</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>Centre de Recherche Léon Duguit, pour l'étude des nouvelles transformations du droit</t>
+  </si>
+  <si>
+    <t>CRLD</t>
+  </si>
+  <si>
+    <t>EA 4107</t>
+  </si>
+  <si>
+    <t>200615351P</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>Centre Pierre Naville, Laboratoire de sociologie</t>
+  </si>
+  <si>
+    <t>CPN</t>
+  </si>
+  <si>
+    <t>EA 2543</t>
+  </si>
+  <si>
+    <t>199814071H</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY-VAL D'ESSONNE, rue du Facteur Cheval</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>Structure-Activité des Biomolécules Normales et Pathologiques</t>
+  </si>
+  <si>
+    <t>SABNP</t>
+  </si>
+  <si>
+    <t>UMR S1204</t>
+  </si>
+  <si>
+    <t>201019093P</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY-VAL D'ESSONNE, Bâtiment Maupertuis, rue du père Jarlan</t>
+  </si>
+  <si>
+    <t>Evry cedex</t>
+  </si>
+  <si>
+    <t>Inserm</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>Laboratoire Européen de Recherche pour la Polyarthrite rhumatoïde</t>
+  </si>
+  <si>
+    <t>GENHOTEL</t>
+  </si>
+  <si>
+    <t>EA 4523</t>
+  </si>
+  <si>
+    <t>201019060D</t>
+  </si>
+  <si>
+    <t>GenHotel, 2 rue Gaston Crémieux, CP 5727</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>Laboratoire en Innovation, Technologies, Economie et Management</t>
+  </si>
+  <si>
+    <t>LITEM</t>
+  </si>
+  <si>
+    <t>EA 7363</t>
+  </si>
+  <si>
+    <t>201422156B</t>
+  </si>
+  <si>
+    <t>Université d'Evry Val d'Essonne, rue du Facteur Cheval</t>
+  </si>
+  <si>
+    <t>IMT-BS</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>Laboratoire de Mécanique et d'Energétique d'Evry</t>
+  </si>
+  <si>
+    <t>LMEE</t>
+  </si>
+  <si>
+    <t>EA 3332</t>
+  </si>
+  <si>
+    <t>200014629F</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY VAL D'ESSONNE, 40 rue du Pelvoux,CE 1455 COURCOURONNES</t>
+  </si>
+  <si>
+    <t>91020</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>Synergies Langues Arts Musique</t>
+  </si>
+  <si>
+    <t>SLAM</t>
+  </si>
+  <si>
+    <t>EA 4524</t>
+  </si>
+  <si>
+    <t>201019129D</t>
+  </si>
+  <si>
+    <t>Université d'Evry Val d'Essonne, Bld François Mitterrand</t>
+  </si>
+  <si>
+    <t>91000</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>Laboratoire de biologie de l'exercice pour la performance et la sante</t>
+  </si>
+  <si>
+    <t>LBEPS</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>201923254Y</t>
+  </si>
+  <si>
+    <t>Université d'Evry</t>
+  </si>
+  <si>
+    <t>SSA</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>Informatique, BioInformatique, Systèmes Complexes</t>
+  </si>
+  <si>
+    <t>IBISC</t>
+  </si>
+  <si>
+    <t>EA 4526</t>
+  </si>
+  <si>
+    <t>201019077X</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'EVRY VAL D'ESSONNE, 40 rue du Pelvoux</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>Institutions et Dynamiques Historiques de l'Economie et de la société</t>
+  </si>
+  <si>
+    <t>IDHES</t>
+  </si>
+  <si>
+    <t>UMR 8533</t>
+  </si>
+  <si>
+    <t>199812861T</t>
+  </si>
+  <si>
+    <t>4, avenue des Sciences</t>
+  </si>
+  <si>
+    <t>91190</t>
+  </si>
+  <si>
+    <t>Gif-sur-Yvette</t>
+  </si>
+  <si>
+    <t>ENS Paris-Saclay</t>
+  </si>
+  <si>
+    <t>Univ Paris 1</t>
+  </si>
+  <si>
+    <t>Univ Paris 8</t>
+  </si>
+  <si>
+    <t>Univ Paris Nanterre</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>Center for iPS Therapy</t>
+  </si>
+  <si>
+    <t>Cithera</t>
+  </si>
+  <si>
+    <t>US 45</t>
+  </si>
+  <si>
+    <t>202124115A</t>
+  </si>
+  <si>
+    <t>Genopole Campus 1, 5 rue Henri Auguste-Desbruères</t>
+  </si>
+  <si>
+    <t>91030</t>
+  </si>
+  <si>
+    <t>Evry</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>Maison des Sciences de l'Homme Paris-Saclay</t>
+  </si>
+  <si>
+    <t>MSH Paris-Saclay</t>
+  </si>
+  <si>
+    <t>UAR 3683</t>
+  </si>
+  <si>
+    <t>201521827P</t>
+  </si>
+  <si>
+    <t>UVSQ</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>Approches génétiques intégrées et nouvelles thérapies pour les maladies rares</t>
+  </si>
+  <si>
+    <t>INTEGRARE</t>
+  </si>
+  <si>
+    <t>U 951</t>
+  </si>
+  <si>
+    <t>201019028U</t>
+  </si>
+  <si>
+    <t>Généthon, 1 bis rue de l'internationale</t>
+  </si>
+  <si>
+    <t>Généthon</t>
+  </si>
+  <si>
+    <t>EPHE</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>Institut des Cellules souches pour le traitement et l'étude des maladies monogéniques</t>
+  </si>
+  <si>
+    <t>I-STEM</t>
+  </si>
+  <si>
+    <t>U 861</t>
+  </si>
+  <si>
+    <t>201019016F</t>
+  </si>
+  <si>
+    <t>5 rue Henri Desbruères, GENOPOLE CAMPUS 1</t>
+  </si>
+  <si>
+    <t>91100</t>
+  </si>
+  <si>
+    <t>Corbeil-Essonne</t>
+  </si>
+  <si>
     <t>2079</t>
   </si>
   <si>
     <t>Laboratoire Analyse et Modélisation pour la Biologie et l'Environnement</t>
   </si>
   <si>
     <t>LAMBE</t>
   </si>
   <si>
-    <t>N/A</t>
+    <t>UMR 8587</t>
   </si>
   <si>
     <t>201019014D</t>
   </si>
   <si>
     <t>Rue du Père Jarlan, Bâtiment Maupertuis</t>
   </si>
   <si>
-    <t>91025</t>
-[...1 lines deleted...]
-  <si>
     <t>Univ Cergy-Pontoise</t>
-  </si>
-[...340 lines deleted...]
-    <t>Evry</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -698,600 +701,597 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>44</v>
       </c>
+      <c r="M4" s="0" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>24</v>
+      </c>
+      <c r="K8" s="0" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" s="0" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>89</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>96</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>100</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G13" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="K13" s="0" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
+      </c>
+      <c r="L15" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="N15" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>24</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>143</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>157</v>
+        <v>51</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>77</v>
+        <v>25</v>
+      </c>
+      <c r="L20" s="0" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="21"/>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>